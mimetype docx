--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Italy launches 300 scholarships for students with international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Italy launches 300 scholarships for students with international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Italian Ministry of University and Research (MUR) has announced a new call for applications for 300 scholarships aimed at students with international protection status, including refugees, beneficiaries of subsidiary protection, and those under temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The initiative is intended to support access to higher education and promote integration through academic pathways. It is open to students enrolled in the 2025/2026 academic year at institutions within the Higher Artistic, Musical and Dance Education system (AFAM) and Schools for Language Mediators (SSML).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The programme is part of the MUR-FAMI 1117 project, funded under the European Union’s Asylum, Migration and Integration Fund (FAMI) 2021–2027. It aims to strengthen the capacity of Italy’s higher education system to support the inclusion of students from third countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -85,51 +86,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (10 April, 2026), Università, 300 borse di studio per studenti con protezione internazionale [University, 300 scholarship for students with international protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4692/Universita-300-borse-di-studio-per-studenti-con-protezione-internazionale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +260,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CED950F"/>
+    <w:nsid w:val="AE3C1BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,51 +706,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-launches-300-scholarships-students-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4692/Universita-300-borse-di-studio-per-studenti-con-protezione-internazionale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>