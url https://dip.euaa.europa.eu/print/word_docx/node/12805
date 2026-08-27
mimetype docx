--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The government appoints a committee to review Norwegian language training zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The government appoints a committee to review Norwegian language training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government appoints a committee to review Norwegian language training to get more migrants and refugees to work. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian language training for adult immigrants refers to all public and private Norwegian language training programmes. This can be under the auspices of municipalities, county authorities, the Norwegian Labour and Welfare Administration (NAV), employers, non-profit and private providers. The field of Norwegian language training is currently characterised by a great diversity of actors and schemes that exist side by side, with little coordination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The expert committee will examine whether there is a need for changes in the division of responsibilities, organisation and content of the Norwegian language training programme, how funds can be used as efficiently as possible, and in such a way that the participants achieve the best possible Norwegian language skills.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -79,54 +69,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The expert committee must submit its report to the Ministry by 15 June 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (24 April, 2026), Ekspertutvalg skal se på norskopplæringstilbudet for innvandrere [Expert committee to look at Norwegian language training for immigrants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/ekspertutvalg-skal-se-pa-norskopplaringstilbudet-for-innvandrere/id3157571/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CDC4BA2"/>
+    <w:nsid w:val="BB2DF0C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-appoints-committee-review-norwegian-language-training" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ekspertutvalg-skal-se-pa-norskopplaringstilbudet-for-innvandrere/id3157571/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-appoints-committee-review-norwegian-language-training" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ekspertutvalg-skal-se-pa-norskopplaringstilbudet-for-innvandrere/id3157571/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>