--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,140 +13,144 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Decree 23/2026 on security and migration is converted into Law zzzzzz</w:t>
+          <w:t xml:space="preserve">Decree 23/2026 on security and migration is converted into Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Italian Parliament has given final approval to the bill converting Decree-Law No. 23 of 24 February 2026 into </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">law n. 54 of 24 April 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, following its earlier passage in the Senate. The measure introduces provisions on public security, policing, and migration, including aspects related to international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decree, now converted into law with amendments, includes a section dedicated to immigration and asylum. Measures cover areas such as the obligation of detained foreign nationals to cooperate in identity verification procedures, rules on border rejections, expulsion and return, and the expansion of reception facilities and pre-removal detention centres. The legislation also introduces changes aimed at simplifying notification procedures for applicants for international protection and includes provisions linked to cooperation agreements on migration, as well as humanitarian activities carried out by the Italian Red Cross.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During its examination in the Senate, additional provisions were introduced concerning the expulsion of foreign detainees and assisted voluntary return programmes. However, on the same day as the final approval in the Chamber, the Council of Ministers </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">adopted a new decree-law amending the recently introduced rules on assisted voluntary return</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law formalising the conversion of Decree-Law No. 23/2026 was published in the Official Gazette on 24 April 2026. A consolidated version of the decree, incorporating the amendments introduced during the parliamentary process, has also been made available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (24 April, 2026), Convertito in legge il DL 23/2026 su sicurezza e migrazione [Law Decree 23/2026 on security and migration converted into law],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4715/Convertito-in-legge-il-DL-232026-su-sicurezza-e-migrazione-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A955781"/>
+    <w:nsid w:val="4C6D7C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +725,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/decree-232026-security-and-migration-converted-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2026/04/24/26G00078/sg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4716/Rimpatri-Volontari-Assistiti-governo-approva-decreto-legge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4715/Convertito-in-legge-il-DL-232026-su-sicurezza-e-migrazione-" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>