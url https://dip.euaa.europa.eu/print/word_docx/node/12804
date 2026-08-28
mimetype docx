--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -448,51 +448,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C6D7C04"/>
+    <w:nsid w:val="F56EE496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>