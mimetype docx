--- v0 (2026-07-13)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR to strengthen information and training at main borders in Italy zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR to strengthen information and training at main borders in Italy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new project under the Asylum, Migration and Integration Fund (FAMI) 2021–2027 has been launched to support information provision and training activities at Italy’s main sea, air, and land entry points. The initiative, titled “Support for information and training at main points of entry via sea, air and land,” is implemented by the UN Refugee Agency (UNHCR) in partnership with the Department for Civil Liberties and Immigration of the Italian Ministry of the Interior. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project will run for 31 months, from October 2025 to April 2028, and forms part of broader national and European efforts to strengthen first reception systems and ensure timely and informed access to international protection procedures. Italy continues to be one of the main entry points into Europe for people seeking protection, with migration flows described as complex and evolving. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrivals include a range of profiles, such as unaccompanied minors, families, and individuals with specific vulnerabilities. Authorities note that arrivals via land routes have also increased in certain contexts, adding to operational challenges at border points. The initiative aims to ensure that newly arrived individuals receive clear and accessible information from the earliest stages of arrival, including details on rights, asylum procedures, and available services. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (5 February, 2026), Al via il progetto FAMI per il supporto all’informazione e alla formazione nei principali punti di ingresso in Italia [The FAMI project to provide information and training support at the main Italian entry points has begun.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/it/notizie/comunicati-stampa/al-il-progetto-fami-il-supporto-all-informazione-e-alla-formazione-nei</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DFCEFB6"/>
+    <w:nsid w:val="A60B6BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/unhcr-strengthen-information-and-training-main-borders-italy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/al-il-progetto-fami-il-supporto-all-informazione-e-alla-formazione-nei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>