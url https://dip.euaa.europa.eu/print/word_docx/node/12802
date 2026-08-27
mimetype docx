--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,73 +13,75 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR supports transfer of asylum seekers from Trieste to reception facilities across Italy zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR supports transfer of asylum seekers from Trieste to reception facilities across Italy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UN Refugee Agency (UNHCR) is taking part in the transfer of approximately 90 asylum seekers from temporary accommodation in Trieste’s Porto Vecchio area to reception facilities in other regions of Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The operation, which follows a transfer of 100 people </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">carried out one week earlier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, is being conducted in coordination with the Italian Ministry of the Interior and organised with the Prefecture of Trieste, the local police headquarters, and regional health and social services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to authorities, the individuals involved had been staying temporarily in the Porto Vecchio area in recent weeks. Prior to departure, activities including information sessions, registration procedures, and health screenings were carried out to ensure appropriate reception and safeguarding of rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR stated that the transfer aims to ensure access to adequate accommodation, safety, and essential services for those involved. The agency also highlighted the need for a coordinated system response, particularly during the winter period, and pointed to the importance of balanced responsibility-sharing across regions to prevent prolonged situations of vulnerability and precarious living conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -97,51 +99,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (29 January, 2026), [Trieste, UNHCR supports authorities in today's transfer of asylum seekers to suitable reception facilities],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -270,187 +273,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A88B9C5"/>
+    <w:nsid w:val="871A7A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -683,51 +719,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/unhcr-supports-transfer-asylum-seekers-trieste-reception-facilities-across-italy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/notizie/comunicati-stampa/trieste-unhcr-supporta-le-autorita-nel-trasferimento-odierno-di-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>