--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Interior updates the guidelines for Territorial Commissions on international protection procedures zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Interior updates the guidelines for Territorial Commissions on international protection procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Commission for the Right to Asylum, in cooperation with the UN Refugee Agency (UNHCR), has issued updated guidelines on international protection procedures aimed at supporting the quality, consistency, transparency, and efficiency of the asylum process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The guidelines fall within the Commission’s role in providing direction and coordination for the asylum system and are intended for staff working within territorial commissions and sections responsible for examining applications for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Commission, the updated framework has been developed in response to recent legislative changes in the field. The revisions are intended to incorporate legal developments and ensure that operational practices remain aligned with the current regulatory framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (6 March, 2026), Linee guida per le Commissioni Territoriali sulla procedura per il riconoscimento della protezione internazionale [Guidelines for Territorial Commissions on international protection procedures],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://libertaciviliimmigrazione.dlci.interno.gov.it/notizie/linee-guida-le-commissioni-territoriali-sulla-procedura-il-riconoscimento-della-protezione</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C71941C3"/>
+    <w:nsid w:val="9373FCD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/ministry-interior-updates-guidelines-territorial-commissions-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libertaciviliimmigrazione.dlci.interno.gov.it/notizie/linee-guida-le-commissioni-territoriali-sulla-procedura-il-riconoscimento-della-protezione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/ministry-interior-updates-guidelines-territorial-commissions-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libertaciviliimmigrazione.dlci.interno.gov.it/notizie/linee-guida-le-commissioni-territoriali-sulla-procedura-il-riconoscimento-della-protezione" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>