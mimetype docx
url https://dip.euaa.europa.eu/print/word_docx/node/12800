--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR welcomes the new International Protection Bill and urges safeguards and adequate resourcing zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR welcomes the new International Protection Bill and urges safeguards and adequate resourcing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UN Refugee Agency (UNHCR) has welcomed the passage of the International Protection Bill through both Houses of the Oireachtas, describing it as a significant step towards the implementation of the EU Pact on Migration and Asylum, which is due to come into effect on 12 June. The organisation said the legislation represents progress towards a more streamlined and efficient asylum system in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR noted a number of provisions it considers positive, including the establishment of a Chief Inspector to oversee the asylum border procedure, the designation of the Health Information and Quality Authority (HIQA) as the monitoring body for international protection accommodation centres, strengthened assessment mechanisms for identifying applicants with specific needs, and enhanced safeguards for unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agency also highlighted the importance of adequate resourcing for key institutions involved in the asylum process, including the Legal Aid Board and the new Chief Inspector’s office, to ensure effective access to legal advice, timely processing, and robust oversight. It said this would require investment in staffing, training, and infrastructure.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -89,54 +102,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR said that while efficiency and fairness in asylum systems are both important objectives, they should be balanced in a way that ensures protection standards are maintained. It added that it stands ready to support the Irish authorities in implementing the legislation in line with international refugee and human rights law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (15 April, 2026), [UNHCR, the UN Refugee Agency welcomes asylum laws and calls for fair, human-rights based implementation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/ie/news/press-releases/unhcr-un-refugee-agency-welcomes-asylum-laws-and-calls-fair-human-rights-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -167,52 +181,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EC7E7D66"/>
+    <w:nsid w:val="721BF8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,55 +721,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-welcomes-new-international-protection-bill-and-urges-safeguards-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/press-releases/unhcr-un-refugee-agency-welcomes-asylum-laws-and-calls-fair-human-rights-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-welcomes-new-international-protection-bill-and-urges-safeguards-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/press-releases/unhcr-un-refugee-agency-welcomes-asylum-laws-and-calls-fair-human-rights-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>