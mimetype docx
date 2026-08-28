--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR welcomes the new International Protection Bill and urges safeguards and adequate resourcing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UN Refugee Agency (UNHCR) has welcomed the passage of the International Protection Bill through both Houses of the Oireachtas, describing it as a significant step towards the implementation of the EU Pact on Migration and Asylum, which is due to come into effect on 12 June. The organisation said the legislation represents progress towards a more streamlined and efficient asylum system in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR noted a number of provisions it considers positive, including the establishment of a Chief Inspector to oversee the asylum border procedure, the designation of the Health Information and Quality Authority (HIQA) as the monitoring body for international protection accommodation centres, strengthened assessment mechanisms for identifying applicants with specific needs, and enhanced safeguards for unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agency also highlighted the importance of adequate resourcing for key institutions involved in the asylum process, including the Legal Aid Board and the new Chief Inspector’s office, to ensure effective access to legal advice, timely processing, and robust oversight. It said this would require investment in staffing, training, and infrastructure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the same time, UNHCR expressed concern about provisions allowing for the detention of children in exceptional circumstances, even as a measure of last resort. It reiterated its position that children should not be detained for immigration-related reasons, in line with international human rights standards. The organisation also noted concerns regarding new restrictions on freedom of movement and cautioned that such measures should not amount to de facto detention in practice.</w:t>
       </w:r>
@@ -102,51 +90,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR said that while efficiency and fairness in asylum systems are both important objectives, they should be balanced in a way that ensures protection standards are maintained. It added that it stands ready to support the Irish authorities in implementing the legislation in line with international refugee and human rights law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (15 April, 2026), [UNHCR, the UN Refugee Agency welcomes asylum laws and calls for fair, human-rights based implementation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/ie/news/press-releases/unhcr-un-refugee-agency-welcomes-asylum-laws-and-calls-fair-human-rights-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
@@ -181,52 +169,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -291,51 +279,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -448,51 +436,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="721BF8B4"/>
+    <w:nsid w:val="5C7307A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -721,51 +709,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-welcomes-new-international-protection-bill-and-urges-safeguards-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/press-releases/unhcr-un-refugee-agency-welcomes-asylum-laws-and-calls-fair-human-rights-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-welcomes-new-international-protection-bill-and-urges-safeguards-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/press-releases/unhcr-un-refugee-agency-welcomes-asylum-laws-and-calls-fair-human-rights-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>