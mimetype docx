--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ActionAid files a complaint with Court of Auditors over costs of detention centres in Albania zzzzzz</w:t>
+          <w:t xml:space="preserve">ActionAid files a complaint with Court of Auditors over costs of detention centres in Albania</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ActionAid, in cooperation with the Department of Political Science at the University of Bari, has published a new report examining the costs associated with repatriation centres established in Albania. The report forms part of Trattenuti, a project and platform developed to provide focused analysis on urgent policy issues through concise, data-driven insights. The first publication in the series, titled “The Cost of Exception: The Centres in Albania”, presents findings from monitoring expenditure and procurement processes related to the construction and management of offshore detention facilities. According to the report, the analysis draws on newly compiled data and aims to contribute to public understanding of the financial and administrative aspects of the initiative. ActionAid has also submitted a detailed report to Italy’s Court of Auditors concerning the allocation of resources for the Albania operation. The regional prosecutor in Lazio is expected to assess the findings and determine whether further legal or administrative action is warranted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ActionAid (16 December, 2025), Il costo dell’eccezione - I centri in Albania [The cost of exception - Albania centres],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actionaid.it/pubblicazioni/il-costo-delleccezione/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A31A271F"/>
+    <w:nsid w:val="DA718348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/actionaid-files-complaint-court-auditors-over-costs-detention-centres-albania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionaid.it/pubblicazioni/il-costo-delleccezione/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/actionaid-files-complaint-court-auditors-over-costs-detention-centres-albania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionaid.it/pubblicazioni/il-costo-delleccezione/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>