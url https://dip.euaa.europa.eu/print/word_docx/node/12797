--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Ukraine Civil Society Forum raises concerns over planned gradual withdrawal of accommodation supports for Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ukraine Civil Society Forum, a coalition of 122 organisations in Ireland supporting people displaced by the war in Ukraine, has raised concerns about planned government measures to withdraw state-provided accommodation and reduce payments to hosts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concerns follow a recent government announcement outlining changes to accommodation supports for beneficiaries of temporary protection, including the phased withdrawal of state housing and a reduction in the Accommodation Recognition Payment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Forum highlighted the ongoing conflict in Ukraine, noting continued attacks on civilian areas. It also pointed to the demographic profile of those currently in Ireland under temporary protection, including a significant proportion of children and individuals considered vulnerable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Representatives of the Forum indicated that the proposed changes could have implications for housing availability, particularly given current pressures in the private rental market. They also raised concerns about the potential impact on family stability, access to accommodation, and the capacity of existing systems to respond to increased demand.</w:t>
       </w:r>
@@ -111,51 +123,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doras (28 April, 2026), [Government measures to withdraw accommodation for Ukrainians while the war still rages are “irresponsible and traumatising”, says Ukraine Forum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doras.org/news/government-measures-withdraw-accommodation-ukrainians-while-war-still-rages-are-irresponsible</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.04.2026</w:t>
       </w:r>
@@ -190,52 +202,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -300,51 +312,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -457,51 +469,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="88F68A7E"/>
+    <w:nsid w:val="44DF58C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -730,51 +742,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ukraine-civil-society-forum-raises-concerns-over-planned-gradual-withdrawal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/news/government-measures-withdraw-accommodation-ukrainians-while-war-still-rages-are-irresponsible" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ukraine-civil-society-forum-raises-concerns-over-planned-gradual-withdrawal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/news/government-measures-withdraw-accommodation-ukrainians-while-war-still-rages-are-irresponsible" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>