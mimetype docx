--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Coalition of civil society organisations raises concerns over rushed International Protection legislation zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Coalition of civil society organisations raises concerns over rushed International Protection legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Civil society organisations within the Coalition on the EU Migration Pact have expressed concern about the passage of the International Protection Bill 2026 through the Oireachtas, highlighting potential human rights implications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legislation, which introduces significant changes to Ireland’s asylum system, progressed through both the Dáil and Seanad on an accelerated timeline, with limited debate at its final stages. The Bill is now awaiting presidential signature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisations working with migrants and refugees have pointed to the removal or alteration of existing safeguards within the current protection system, alongside the introduction of new measures such as expanded border procedures and provisions relating to detention. They argue that these changes may have implications for Ireland’s adherence to international human rights standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -93,54 +83,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The legislation has also prompted debate among political representatives, with some raising concerns about the pace of its passage and the level of scrutiny applied, as well as its potential long-term implications for Ireland’s international protection system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Refugee Council (16 April, 2026), [Ireland on a “dangerous path” – civil society raises alarm over fast-tracked International Protection legislation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.irishrefugeecouncil.ie/media-centre/press-releases/ireland-on-a-dangerous-path-civil-society-raises-alarm-over-fast-tracked-international-protection-legislation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -171,52 +162,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,187 +260,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6ABC5F4A"/>
+    <w:nsid w:val="716A92CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,55 +702,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/coalition-civil-society-organisations-raises-concerns-over-rushed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/ireland-on-a-dangerous-path-civil-society-raises-alarm-over-fast-tracked-international-protection-legislation/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/coalition-civil-society-organisations-raises-concerns-over-rushed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/ireland-on-a-dangerous-path-civil-society-raises-alarm-over-fast-tracked-international-protection-legislation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>