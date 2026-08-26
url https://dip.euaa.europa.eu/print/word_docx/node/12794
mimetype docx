--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IHREC warns significant human rights concerns remain as International Protection Bill passes final legislative stages zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">IHREC warns significant human rights concerns remain as International Protection Bill passes final legislative stages</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Human Rights and Equality Commission has responded to the International Protection Bill 2026 completing its final Oireachtas stages. The Commission recognises that there have been a number of important amendments made to the Bill during Oireachtas debates, but has cautioned that significant human rights concerns remain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Bill 2025 is intended to transpose the EU Migration and Asylum Pact into Irish law by June 2026. In February 2026, the Commission raised serious concerns that the Bill omitted key safeguards, in particular for vulnerable groups such as children and victims of trafficking and restricted access to justice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission recommended, among other measures, the use of detention as an absolute last resort, early access to legal advice and representation, and enhanced protections for vulnerable applicants. These recommendations were either required or permitted by the Pact. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -208,54 +198,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Imposes barriers including waiting periods and financial requirements that delay or prevent families from being reunited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (15 April, 2026), [Significant human rights concerns remain as International Protection Bill passes final Oireachtas stages],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/significant-human-rights-concerns-remain-as-international-protection-bill-passes-final-oireachtas-stages</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -286,52 +277,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Legal assistance and representation, Forms of protection, Content of protection, Family reunification, Applicants with special needs, Unaccompanied minors, LGBTIQ, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -384,187 +375,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8DBD74DC"/>
+    <w:nsid w:val="BFD0FD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CF2CE57"/>
+    <w:nsid w:val="8A224025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -816,51 +840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4B8C985E"/>
+    <w:nsid w:val="066C344F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -964,51 +988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FF5E197D"/>
+    <w:nsid w:val="1C075D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1246,55 +1270,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ihrec-warns-significant-human-rights-concerns-remain-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/significant-human-rights-concerns-remain-as-international-protection-bill-passes-final-oireachtas-stages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ihrec-warns-significant-human-rights-concerns-remain-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/significant-human-rights-concerns-remain-as-international-protection-bill-passes-final-oireachtas-stages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>