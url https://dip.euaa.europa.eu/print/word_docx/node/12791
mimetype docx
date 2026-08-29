--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czechia appoints Ombudsman for Children zzzzzz</w:t>
+          <w:t xml:space="preserve">Czechia appoints Ombudsman for Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April 2026, the Czech parliament elected Martin Beneš to the position of Children's Ombudsman.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The office of Children’s Ombudsman began operating in Czechia on 1 July 2025. For the first 8 months, the Deputy Children’s Ombudsman, Vít Alexander Schorm, carried out this role. Until recently, Czechia was one of the last EU countries without a dedicated Children’s Ombudsman. This was an outstanding obligation stemming from the Convention on the Rights of the Child, as well as recommendations from the United Nations and the Council of Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (1 April, 2026), [Czech Republic Names First Children’s Ombudsman: Martin Beneš],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ochrance.cz/en/aktualne/czech_republic_names_first_children_s_ombudsman_martin_benes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B812D39"/>
+    <w:nsid w:val="A18FAB22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czechia-appoints-ombudsman-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ochrance.cz/en/aktualne/czech_republic_names_first_children_s_ombudsman_martin_benes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>