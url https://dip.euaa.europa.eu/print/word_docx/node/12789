--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,131 +13,146 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR published its observations on the proposal to amend the draft Recast Immigration Law zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR published its observations on the proposal to amend the draft Recast Immigration Law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR published its observations on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the proposal of Ministry of the Interior of Latvia to amend the draft Recast Immigration Law. The proposal aims to implement the Screening Regulation and the Return Border Procedure Regulation, to align the draft Recast Immigration Law with certain provisions of the Eurodac Regulation, the Asylum and Migration Management Regulation, and transpose certain provisions of the Reception Conditions Directive. The proposal further clarifies the role of the State Border Guard and establishes the Ombudsperson’s mandate for independent fundamental rights monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR focused its observations on vulnerability screening, asylum access, fundamental rights monitoring mechanism, movement restrictions, detention, permit revocations, and notes that the draft law would significantly increase the residency period required for refugees to obtain Latvian citizenship.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR’s observations in English and Latvian can be found</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (22 April, 2026), [UNHCR observations on the Proposal to amend the draft Recast Immigration Law of Latvia],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/nordic-and-baltic/news/press-releases/unhcr-observations-proposal-amend-draft-recast-immigration-law-latvia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -168,52 +183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation, Eurodac Regulation, Screening Regulation, Reception Conditions Directive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -266,187 +281,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="849D2713"/>
+    <w:nsid w:val="5BE72244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,55 +723,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/unhcr-published-its-observations-proposal-amend-draft-recast-immigration-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/policy/legcomments/unhcr/2026/151441?_gl=1*1kcnwbz*_rup_ga*MTYxOTIxNDE3OC4xNzU4MTAxNjk0*_rup_ga_EVDQTJ4LMY*czE3NzcwMzQyMjAkbzEyOCRnMSR0MTc3NzAzNDI3MSRqOSRsMCRoMA.." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/nordic-and-baltic/news/press-releases/unhcr-observations-proposal-amend-draft-recast-immigration-law-latvia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/unhcr-published-its-observations-proposal-amend-draft-recast-immigration-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/policy/legcomments/unhcr/2026/151441?_gl=1*1kcnwbz*_rup_ga*MTYxOTIxNDE3OC4xNzU4MTAxNjk0*_rup_ga_EVDQTJ4LMY*czE3NzcwMzQyMjAkbzEyOCRnMSR0MTc3NzAzNDI3MSRqOSRsMCRoMA.." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/nordic-and-baltic/news/press-releases/unhcr-observations-proposal-amend-draft-recast-immigration-law-latvia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>