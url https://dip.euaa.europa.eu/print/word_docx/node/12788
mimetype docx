--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,116 +13,119 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliament adopts Refugee Law 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Parliament adopts Refugee Law 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Law 2026 incorporates the legislation of the Pact on Migration and Asylum into the Cypriot legal order. The law introduces faster asylum procedures, shorter timelines, strict border controls, and enhanced safeguards for minors and vulnerable persons. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new law constitutes the legal basis for Cyprus to use the Pact's solidarity mechanism, technical assistance and tools. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (23 April, 2026), Ανακοίνωση του Υφυπουργείου Μετανάστευσης και Διεθνούς Προστασίας για την ψήφιση του Περί Προσφύγων Νόμου [Announcement by the Deputy Ministry of Immigration and International Protection on the passage of the Refugee Law ],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tin-psifisi-tou-peri-prosfygon-nomou/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">38 stakeholders join in parliamentary discussions on the 2026 Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +254,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A3AD60C"/>
+    <w:nsid w:val="08FE18A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +700,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/parliament-adopts-refugee-law-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tin-psifisi-tou-peri-prosfygon-nomou/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/cyprus/38-stakeholders-join-parliamentary-discussions-2026-refugee-law" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>