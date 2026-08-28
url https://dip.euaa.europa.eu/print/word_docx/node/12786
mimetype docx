--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -13,148 +13,164 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Council of Europe’s Division on Migration and Refugees reports on Ukrainian reception, detention and anti-instrumentalisation of migration zzzzzz</w:t>
+          <w:t xml:space="preserve">The Council of Europe’s Division on Migration and Refugees reports on Ukrainian reception, detention and anti-instrumentalisation of migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...60 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 4 and 5 February 2026, a delegation from the Division on Migration and Refugees (DMR) of the Council of Europe visited Poland and met with relevant stakeholders, including the Ministry of the Interior, the Border Guard, the Ministry of Education, the Ministry of Family, Labour and Social Policy, the UNHCR, the IOM, and several CSOs, namely the Rule of Law Institute, the Polish Migration Forum, the Association for Legal Intervention, La Strada, and the Helsinki Foundation for Human Rights. The visit addressed the following issues:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detention:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Act on Foreigners requires authorities to assess alternatives to detention as a first resort before detaining migrants, particularly families with children, with courts authorising and overseeing detention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the mission, the DMR delegation also </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visited the Lesznowola immigration detention centre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, which has a capacity of 300 persons and is one of Poland’s 6 guarded detention centres for foreigners. The delegation noted that the centre was operating at less than half of its full capacity, was adequately staffed, and functioned properly. Information on rights and obligations was provided in 25 languages; social assistance was tailored to individual needs; medical care was well organised; and educational activities were age-appropriate. Rooms, including family rooms, were adapted to detainees’ family structures and size. The centre is equipped with a gym, computer rooms with internet access, a library, a dining room, and kitchens available to detainees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to the mission report, statistical data show an increased use of alternatives to detention and a steady decline in the detention of migrant children in guarded centres in recent years (from 571 in 2021 to 68 in 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Concerning the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">detention of unaccompanied children</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, legislative amendments adopted in January 2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">expanded</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the grounds for placing unaccompanied minors aged 15 to 18 in guarded detention centres in Poland. According to the DMR report, unaccompanied minors placed in open-type care institutions had absconded from these facilities on a large scale, and authorities justified the changes as necessary to provide protection in light of insufficient foster care capacity in Poland. The delegation noted objections from CSOs and international bodies that these measures may fall short of the standards set out in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Recommendation CM/Rec(2019)11 on effective guardianship for unaccompanied and separated children in the context of migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as well as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Recommendation CM/Rec(2022)17 on protecting the rights of migrant, refugee and asylum-seeking women and girls</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this context, the report highlighted the need to enhance vulnerability screening, best interests procedures, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">age assessments</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, noting that Poland frequently relies on medicalised methods such as X-rays and dental examinations, while documentary and psychosocial evidence may receive insufficient consideration.</w:t>
@@ -173,54 +189,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland structured its response to the mass influx of persons fleeing Ukraine following Russia’s invasion through the March 2022 “Law on Assistance to Citizens of Ukraine in Connection with the Armed Conflict on the Territory of that Country” (“Special Law”), which granted access to automatically renewable residence permits, healthcare, education, and labour market integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Available data indicate that most displaced persons from Ukraine in Poland are women and children. Approximately 170,000 children are enrolled in Polish schools, where they are entitled to the same conditions as Polish nationals, while around 150,000 remain outside the formal education system. Since the 2024-2025 school year, enrolment in the Polish formal education system has been mandatory, and school attendance has been linked to social benefits, increasing enrolment among Ukrainian children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A majority of Ukrainian nationals reside in urban areas, with 1/3 facing challenges in accessing healthcare and 1/5 experiencing difficulties in securing stable housing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While temporary protection for Ukrainians has been extended until March 2027, in March 2025 Poland enacted a “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phasing Out Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”, replacing provisions of the “Special Law” with amendments to the general Act on Foreigners. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Phasing Out Law</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> limits reception to 60 days from arrival, with exceptions allowing up to 12 months of accommodation for vulnerable applicants. It also makes temporary protection conditional upon registration for PESEL-UKR status within 30 days of entry. This requirement is reportedly expected to disproportionately affect Roma and other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">de facto</w:t>
@@ -269,88 +286,90 @@
         </w:rPr>
         <w:t xml:space="preserve">instrumentalisation of migrants</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. These include 2021 legal amendments to ensure the expedited return of third-country nationals apprehended after irregular border crossings. While appeals are permitted, they do not have suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, Poland also introduced an ongoing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">suspension of the right to apply for asylum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> at the Belarusian border, except for vulnerable applicants. In this context, Polish authorities report having implemented a recognition questionnaire and increased training for Border Guard officers on human rights, vulnerability screening, and intercultural communication. Furthermore, as part of the Action Plan for the execution of the European Court of Human Rights judgment in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bistieva v. Poland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (10 October 2018), Poland has repealed certain discretionary powers to refuse asylum applications and introduced a multilingual declaration form to record the intentions of individuals at the border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (1 April, 2026), [Division on Migration and Refugees publishes report on mission to Poland],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/migration-and-refugees/-/division-on-migration-and-refugees-publishes-report-on-mission-to-poland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -381,52 +400,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Reception, Detention, Applicants with special needs, Statelessness, Return, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -479,187 +498,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B7813F7"/>
+    <w:nsid w:val="0619282F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -888,55 +940,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/council-europes-division-migration-and-refugees-reports-ukrainian-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/poland-amends-asylum-act-allow-detention-asylum-seeking-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.coe.int/cm?i=0900001680993db7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.coe.int/cm?i=0900001680a69407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/act-enters-force-phase-out-assistance-ukrainian-citizens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/migration-and-refugees/-/division-on-migration-and-refugees-publishes-report-on-mission-to-poland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/council-europes-division-migration-and-refugees-reports-ukrainian-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/poland-amends-asylum-act-allow-detention-asylum-seeking-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.coe.int/cm?i=0900001680993db7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.coe.int/cm?i=0900001680a69407" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/act-enters-force-phase-out-assistance-ukrainian-citizens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/migration-and-refugees/-/division-on-migration-and-refugees-publishes-report-on-mission-to-poland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>