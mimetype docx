--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,128 +13,144 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Finnish Immigration Service continues to suspend decision-making on applications by Iranian nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">The Finnish Immigration Service continues to suspend decision-making on applications by Iranian nationals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In February 2026, the Finnish Immigration Service partly suspended the processing of asylum applications submitted by Syrian nationals due to the changes in the security situation. The suspension will continue until 30 April 2026 as the situation remains unstable and then a re-assessment will be conducted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Finnish Immigration Service has a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">dedicated page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> about the situation in Iran. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (15 April, 2026), Ajankohtaista tietoa iranilaisten turvapaikkahakemusten käsittelystä [Current information about processing of asylum applications submitted by Iranians],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/ajankohtaista-tietoa-iranilaisten-turvapaikkahakemusten-kasittelysta?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Finnish Immigration Service partially suspends decision-making on applications by Iranian nationals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -165,52 +181,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -263,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74290239"/>
+    <w:nsid w:val="856395EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,55 +721,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-continues-suspend-decision-making-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/situation-in-iran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ajankohtaista-tietoa-iranilaisten-turvapaikkahakemusten-kasittelysta?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/finland/finnish-immigration-service-partially-suspends-decision-making-applications" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-continues-suspend-decision-making-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/situation-in-iran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ajankohtaista-tietoa-iranilaisten-turvapaikkahakemusten-kasittelysta?languageId=en_US" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/finland/finnish-immigration-service-partially-suspends-decision-making-applications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>