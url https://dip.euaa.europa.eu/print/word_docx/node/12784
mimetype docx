--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,140 +13,145 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CoE expresses concern over suspension of the right to apply for asylum at Polish-Belarusian border and lack of an effective remedy to challenge expulsion zzzzzz</w:t>
+          <w:t xml:space="preserve">CoE expresses concern over suspension of the right to apply for asylum at Polish-Belarusian border and lack of an effective remedy to challenge expulsion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Europe’s Commissioner for Human Rights addressed a letter to the Polish Minister of the Interior expressing concern about the temporary suspension of the right to apply for asylum at the Polish-Belarusian border, which has been in force </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">since March 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The Commissioner noted that this suspension is reportedly now being applied “in every case in which border guards consider that a person has crossed the Poland-Belarus border irregularly” and that it has “even included persons who had moved to, or attempted to move to, another EU Member State, such as Germany, and were then returned or refused entry at Poland’s border”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commissioner further referred to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">recent reports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of Afghan nationals being returned to Afghanistan without an opportunity to apply for asylum, and stressed that, under Article 3 of the European Convention on Human Rights (ECHR), any removal must be preceded by a rigorous and individualised assessment of the risk of persecution in the country of origin. The Commissioner also emphasised that all individuals must have access to an effective remedy to challenge their expulsion under Article 13 of the ECHR, a requirement that, in the Commissioner’s view, the current Polish framework does not meet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe, Commissioner for Human Rights (14 April, 2026), [Poland: Commissioner concerned over suspension of asylum and removal practices],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/commissioner/-/poland-commissioner-concerned-over-suspension-of-asylum-and-removal-practices</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ombudsperson monitors return proceedings of Pakistani and Afghan nationals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9008DA57"/>
+    <w:nsid w:val="5B900AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +726,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/coe-expresses-concern-over-suspension-right-apply-asylum-polish-belarusian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/temporary-limitation-right-submit-asylum-request-border-belarus-27-march-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ombudsperson-monitors-return-proceedings-pakistani-and-afghan-nationals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/commissioner/-/poland-commissioner-concerned-over-suspension-of-asylum-and-removal-practices" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/ombudsperson-monitors-return-proceedings-pakistani-and-afghan-nationals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>