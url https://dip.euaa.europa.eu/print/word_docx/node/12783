--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -22,74 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ECRE publishes paper on legal statuses available in Poland and Italy after temporary protection for displaced persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In February 2026, the European Council on Refugees and Exiles (ECRE), in cooperation with the Brussels School of Governance, published the working paper </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transitioning to what? Legal statuses available after temporary protection for people displaced from Ukraine, Paper 3: Poland and Italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The paper notes that Poland hosts one of the largest numbers of displaced Ukrainians, with around 1.5 million people at its peak, and outlines the different statuses available to them, namely the CUKR bridging permit, international protection (whose recognition rate is expected to decline), work-based residence permits, study-based residence permits, family reunification permits, and humanitarian and tolerated stay. All these options could, in principle, allow residence beyond temporary protection.</w:t>
@@ -180,73 +168,73 @@
         <w:rPr/>
         <w:t xml:space="preserve">Guarantee continuity of essential services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council on Refugees and Exiles (18 February, 2026), [ECRE Working Papers: Transitioning out of Temporary Protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ecre.org/ecre-working-papers-transitioning-out-of-temporary-protection/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Council of EU adopts recommendations about transition out of temporary protection for displaced Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
@@ -281,52 +269,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -391,51 +379,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -548,51 +536,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7537AE65"/>
+    <w:nsid w:val="4579282A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -696,51 +684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05CD0DC0"/>
+    <w:nsid w:val="97752D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -972,51 +960,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ecre-publishes-paper-legal-statuses-available-poland-and-italy-after-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/wp-content/uploads/2026/02/ECRE-Working-Paper-24_Transitioning-to-What_Legal-Statuses-Available-After-Temporary-Protection-for-People-Displaced-from-Ukraine_Paper-3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/ecre-working-papers-transitioning-out-of-temporary-protection/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/european-union/council-eu-adopts-recommendations-about-transition-out-temporary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/ecre-publishes-paper-legal-statuses-available-poland-and-italy-after-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/wp-content/uploads/2026/02/ECRE-Working-Paper-24_Transitioning-to-What_Legal-Statuses-Available-After-Temporary-Protection-for-People-Displaced-from-Ukraine_Paper-3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/ecre-working-papers-transitioning-out-of-temporary-protection/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/european-union/council-eu-adopts-recommendations-about-transition-out-temporary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>