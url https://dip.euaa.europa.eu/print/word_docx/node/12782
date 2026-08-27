--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -7,77 +7,93 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MSF, Save the Children and We Are Monitoring issue recommendations on age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In November 2025, Médecins Sans Frontières (MSF), together with Save the Children and We Are Monitoring, published the advocacy brief </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Age as a Verdict</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, based on data from 2024 and the first half of 2025. It notes that in 2024, 286 individuals were referred for age assessment in medical facilities near the Polish-Belarusian border, of whom only 17% were recognised as minors. During the first half of 2025, as few as 17 individuals were referred for age assessment in the same region, of whom 14% were determined to be minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report outlines the Polish legal framework for age assessment of third-country nationals whose age is in doubt, mainly regulated by the Act on Foreigners and the Act on Granting Protection to Foreigners on the Territory of the Republic of Poland (the Asylum Act). It notes that the legislation does not specify whether age assessment should be used as a measure of last resort and does not define the methodology beyond the term “medical examination”. The advocacy brief further stresses that the legislation does not require consideration of the applicant’s declaration, the presence of legal representation, interpretation, psychological observation, or submitted documents, nor does it provide an appeal procedure to challenge the outcome of an age assessment. It concludes that domestic legislation and practice do not meet the standards set out in the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -188,75 +204,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">Establish a monitoring mechanism for age assessment procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Médecins Sans Frontières (17 March, 2026), [Polish legislators must drop harmful ‘age as a verdict’ measures for children and migrants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.msf.org/polish-legislators-must-drop-harmful-age-assessment-children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary limitation on the right to submit an asylum request at the border with Belarus from 27 March 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -287,52 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -385,187 +403,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D669E429"/>
+    <w:nsid w:val="F570A72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9EE6CAEB"/>
+    <w:nsid w:val="032D3FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -945,55 +996,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msf.org/sites/default/files/2026-03/Age%20as%20a%20Verdict_FINAL_English_Digital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msf.org/polish-legislators-must-drop-harmful-age-assessment-children" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/temporary-limitation-right-submit-asylum-request-border-belarus-27-march-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/msf-save-children-and-we-are-monitoring-issue-recommendations-age-assessments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msf.org/sites/default/files/2026-03/Age%20as%20a%20Verdict_FINAL_English_Digital.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msf.org/polish-legislators-must-drop-harmful-age-assessment-children" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/temporary-limitation-right-submit-asylum-request-border-belarus-27-march-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>