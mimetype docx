--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -412,50 +412,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 11/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece is bound by the recast Qualification Directive (Standards Qualification Regulation) and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4939/2022</w:t>
         </w:r>
@@ -3710,51 +3717,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Greece</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3879,51 +3886,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FB35CE0D"/>
+    <w:nsid w:val="E89AE3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4027,51 +4034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6DE09578"/>
+    <w:nsid w:val="F48EA340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4175,51 +4182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EB9D566C"/>
+    <w:nsid w:val="36603F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4323,51 +4330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1C7990A2"/>
+    <w:nsid w:val="C8CF3845"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4471,51 +4478,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="64074921"/>
+    <w:nsid w:val="16F15B23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4619,51 +4626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A3F3B80F"/>
+    <w:nsid w:val="B62593AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4767,51 +4774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C79FEADB"/>
+    <w:nsid w:val="E4DE28B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4915,51 +4922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2521035D"/>
+    <w:nsid w:val="C64231D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BF6CEBC0"/>
+    <w:nsid w:val="F21DBCC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5211,51 +5218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CFB2D046"/>
+    <w:nsid w:val="AA2D6266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5359,51 +5366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="70089301"/>
+    <w:nsid w:val="59E70987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5507,51 +5514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="EF568712"/>
+    <w:nsid w:val="D57660DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5655,51 +5662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D4BC20C9"/>
+    <w:nsid w:val="C357F97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5803,51 +5810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="7C4F565E"/>
+    <w:nsid w:val="2E4B3272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5951,51 +5958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F607DF57"/>
+    <w:nsid w:val="A2A46AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6099,51 +6106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F39F72C3"/>
+    <w:nsid w:val="45377D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6247,51 +6254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="CE3B1A89"/>
+    <w:nsid w:val="CD5E9598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6395,51 +6402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="07740965"/>
+    <w:nsid w:val="1B5BC40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6543,51 +6550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="27EEACFA"/>
+    <w:nsid w:val="E21C84FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6691,51 +6698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="40072BC6"/>
+    <w:nsid w:val="249EF687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6839,51 +6846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="F5E73EED"/>
+    <w:nsid w:val="BE1F3499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6987,51 +6994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D2063EE6"/>
+    <w:nsid w:val="7E94E6F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7135,51 +7142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="0E8C9B07"/>
+    <w:nsid w:val="C59D806C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7283,51 +7290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="7A437C41"/>
+    <w:nsid w:val="2087B794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7431,51 +7438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F7657B62"/>
+    <w:nsid w:val="BFF8CF56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>