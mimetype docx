--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Act enters into force to phase out assistance for Ukrainian citizens zzzzzz</w:t>
+          <w:t xml:space="preserve">Act enters into force to phase out assistance for Ukrainian citizens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 5 March 2026, several provisions of the Act on assistance to citizens of Ukraine in connection with the armed conflict on the territory of that state and on amendments to certain other acts (the “Special Act”) were repealed by the Act of 23 January 2026 (the “Phasing Out Act”, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, item 203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Phasing Out Act repealed Articles 42(6) and 42(7) of the Special Act, which respectively extended until 4 March 2026 the deadlines for leaving Poland following a return decision issued under Articles 299(6) or 315(1) of the Act on Foreigners. It also repealed Article 42b of the Special Act, which allowed for the discontinuation of return proceedings against Ukrainian citizens (with certain exceptions related to state security, or the protection of public order and security). In addition, it repealed Article 42a(1) of the Special Act, which had enabled Ukrainian citizens not meeting the requirements for a residence permit to be granted a special temporary residence permit. Permits issued before 5 March 2026 remain valid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Phasing Out Act extended until 4 March 2027 the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -203,72 +205,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (5 March, 2026), Zmiany w szczególnych zasadach dotyczących legalności pobytu obywateli Ukrainy na terytorium Rzeczypospolitej Polskiej [Changes in special rules concerning the legality of the stay of Ukrainian citizens on the territory of the Republic of Poland],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/zmiany-w-szczegolnych-zasadach-dotyczacych-legalnosci-pobytu-obywateli-ukrainy-na-terytorium-rzeczypospolitej-polskiej</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Poland will progressively phase out support under the Act on Assistance to Ukrainian Citizens from 5 March 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -397,187 +401,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FE2A66B"/>
+    <w:nsid w:val="7B489D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,51 +718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="178D5CC2"/>
+    <w:nsid w:val="59ED5A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -829,51 +866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E08166A8"/>
+    <w:nsid w:val="897AD952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1112,51 +1149,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/act-enters-force-phase-out-assistance-ukrainian-citizens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/zmiany-w-szczegolnych-zasadach-dotyczacych-legalnosci-pobytu-obywateli-ukrainy-na-terytorium-rzeczypospolitej-polskiej" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/poland-will-progressively-phase-out-support-under-act-assistance-ukrainian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>