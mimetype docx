--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -7,132 +7,342 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Greece</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Greece</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12509" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12510" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12511" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12512" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12514" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12515" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12516" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12517" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12518" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12519" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12520" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 4/06/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece is bound by the Dublin III Regulation (AMMR) and applies its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisions of the Dublin III regulation are directly applicable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In national legislation, Dublin-related provisions are embedded primarily in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4636/2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on International Protection, which has been replaced in parts by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4686/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4939/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -431,538 +641,538 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGOs, Lawyers and Counsellors can contact Dublin Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Registry of Lawyers within the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provides free legal aid to applicants who can prove that they continue to remain in the country.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> informs the applicant about the procedures by phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appeals Authority | Αρχή Προσφυγών (Independent Appeal Committees | Ανεξάρτητες Επιτροπές Προσφυγών)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1351,52 +1561,52 @@
         <w:t xml:space="preserve"> Identification is carried out mostly at the earliest stages of the asylum procedure (screening, registration, lodging), where applicants are systematically asked about family members in other Member States. This information is then recorded in the national system (ALKYONI II). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, when Dublin indicators arise in a case, the Reception and Identification Service and/or the Asylum Offices formally notify the Dublin Unit in writing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 2019, the Dublin Unit has implemented a preliminary screening mechanism for Dublin cases, which assesses potential Dublin indicators. This screening is based on all available information in the national database (ALKYONI II), registration forms, and interview records. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of this process, the Dublin Unit further examines the case by collecting and cross-checking information from various sources, including communication with NGOs, legal representatives, guardians, and the applicants themselves for clarifications. It also cooperates with Asylum Offices and RIS through designated Dublin focal points for any additional information or verification required.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1461,51 +1671,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Greece</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1628,51 +1838,203 @@
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="A1EFFB00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1751,51 +2113,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2020/05/%CE%9D.-4636.2019-%CE%A6%CE%95%CE%9A-169.%CE%91.1.11.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/01/4686.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/07/%CE%A6%CE%95%CE%9A-%CE%91-111-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ris/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/gas/dioikisi/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astynomia.gr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/appeals/archi-prosfygon-i-ypiresia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12509" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12514" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12515" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12516" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12517" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2020/05/%CE%9D.-4636.2019-%CE%A6%CE%95%CE%9A-169.%CE%91.1.11.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/01/4686.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/07/%CE%A6%CE%95%CE%9A-%CE%91-111-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ris/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/gas/dioikisi/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astynomia.gr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/appeals/archi-prosfygon-i-ypiresia/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>