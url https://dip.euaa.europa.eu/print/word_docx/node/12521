--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -65,75 +65,78 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisions of the Dublin III regulation are directly applicable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In national legislation, Dublin-related provisions are embedded primarily in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4636/2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on International Protection, which has been replaced in parts by </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4686/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4939/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -431,521 +434,539 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Identification Service | Υπηρεσία Υποδοχής και Ταυτοποίησης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGOs, Lawyers and Counsellors can contact Dublin Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Registry of Lawyers within the </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provides free legal aid to applicants who can prove that they continue to remain in the country.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenic Police | Ελληνική Αστυνομία</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Dublin National Unit | Τμήμα Εθνικής Μονάδας Δουβλίνου</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> informs the applicant about the procedures by phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appeals Authority | Αρχή Προσφυγών (Independent Appeal Committees | Ανεξάρτητες Επιτροπές Προσφυγών)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision to applicants under the Dublin procedure is provided at the early stage of the asylum procedure, upon registration or lodging of the application for international protection (by Reception and Identification Service and the Asylum Services): i.e. when Dublin indicators arise and/or the Dublin procedure is likely to be initiated; when the applicant is informed that the Dublin procedure may apply. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1428,178 +1449,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Greece</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1701,51 +1755,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2020/05/%CE%9D.-4636.2019-%CE%A6%CE%95%CE%9A-169.%CE%91.1.11.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2021/01/4686.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/07/%CE%A6%CE%95%CE%9A-%CE%91-111-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ris/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/gas/dioikisi/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astynomia.gr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/appeals/archi-prosfygon-i-ypiresia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>