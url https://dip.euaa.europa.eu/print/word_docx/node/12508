--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,140 +13,145 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of Europe's Commissioner for Human Rights raises concerns over proposed pre-departure centre and child detention zzzzzz</w:t>
+          <w:t xml:space="preserve">Council of Europe's Commissioner for Human Rights raises concerns over proposed pre-departure centre and child detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a letter to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Iceland’s Parliamentary Committee on Judicial Affairs and Education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , the Council of Europe's Commissioner for Human Rights raised concerns and urged lawmakers to amend the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">proposed bill establishing a 'Departure Centre'</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for foreign nationals (Frumvarp til laga um brottfararstöð, Parliamentary Document 293, Item 230) and to prohibit detaining children based on the status of their migration proceedings. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Commissioner's letter, while the bill proposal improves conditions and bans the detention of unaccompanied minors, it still allows families with children to be detained for up to 9 days without requiring proof that no alternative measure is possible. Citing the European Court of Human Rights and the UN Committee on the Rights of the Child, he called for non-custodial measures, prioritising the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe, Commissioner for Human Rights (17 February, 2026), [Iceland: Commissioner encourages amending the bill on “Departure Centre” to avoid detention of children],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rm.coe.int/letter-to-the-parliament-of-iceland-by-michael-o-flaherty-council-of-e/48802aab82</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Draft bill on departure terminal law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64193F83"/>
+    <w:nsid w:val="DF7436F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +726,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/council-europes-commissioner-human-rights-raises-concerns-over-proposed-pre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/letter-to-the-parliament-of-iceland-by-michael-o-flaherty-council-of-e/48802aab82" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/samradsgatt/mal/4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/denmark/draft-bill-departure-terminal-law" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>