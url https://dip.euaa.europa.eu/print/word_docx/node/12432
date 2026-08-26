--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Inter-Ministerial meeting to create an independent Cyprus Coast Guard zzzzzz</w:t>
+          <w:t xml:space="preserve">Inter-Ministerial meeting to create an independent Cyprus Coast Guard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice convened an Inter-Ministerial Meeting to create an independent national Coast Guard. The Coast Guard will undertake all surveillance, control and law enforcement from the coastline to the limits of responsibility in the Exclusive Economic Zone and in the Search and Rescue area of Cyprus. To this end, the services of various ministries that have floating and aerial means will be merged. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The initiative pursues better coordination and efficiency in the shortest time and at a minimum cost to Cyprus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposal will be sent to the Council of Ministers at the beginning of March 2026, and if approved, the relevant bill will be submitted to the Parliament for voting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (20 February, 2026), Διυπουργική σύσκεψη στο Υπουργείο Δικαιοσύνης για τη δημιουργία της Ακτοφυλακής [Inter-ministerial meeting at the Ministry of Justice on the creation of the Coast Guard],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/mjpo/anakoinosi/diypoyrgiki-syskepsi-sto-ypoyrgeio-dikaiosynis-gia-ti-dimioyrgia-tis-aktofylakis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="98A419C6"/>
+    <w:nsid w:val="0381938C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/inter-ministerial-meeting-create-independent-cyprus-coast-guard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/mjpo/anakoinosi/diypoyrgiki-syskepsi-sto-ypoyrgeio-dikaiosynis-gia-ti-dimioyrgia-tis-aktofylakis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>