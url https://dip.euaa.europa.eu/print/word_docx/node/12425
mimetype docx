--- v2 (2026-08-27)
+++ v3 (2026-10-15)
@@ -7,68 +7,82 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Ombudsperson for Children publishes its 2025 report</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ombudsperson for Children published its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, providing an overview of the Office’s work and findings. It addresses issues concerning applicants for and beneficiaries of international protection in Sections 4.8 (children on the move) and 8.6 (institutions where migrant and unaccompanied children reside), and issues the following recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ensure early Croatian language learning with increased hours. </w:t>
       </w:r>
     </w:p>
@@ -306,51 +320,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">. The Ombudsperson for Children emphasizes that detention of children is never in their best interests and should be avoided. In 2025, the Ombudsperson’s staff visited the Reception Centre for Migrants in Dugi Dol, the Ježevo Reception Centre for Foreigners, and the Transit Reception Centre for Foreigners in Trilj. At Dugi Dol, records on children are incomplete and material conditions inadequate. At Ježevo, although children are not meant to be held for long, staff should nonetheless receive training in child protection and communication, and additional professional staff (e.g. psychologists and social workers) are needed. At Trilj, the report recommends improving material conditions and adapting the environment to children’s needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson for Children | Pravobraniteljice za Djecu (1 April, 2026), Izvješće o radu pravobraniteljice za djecu 2025.: Dječja prava nisu skup normi nego životne okolnosti u kojima djeca odrastaju – preporuke i upozorenja poziv su na akciju i promjene [Report on the Work of the Ombudsperson for Children 2025: Children's rights are not a set of norms, but life circumstances in which children grow up – recommendations and warnings are a call to action and change],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dijete.hr/hr/izvjesce-o-radu-pravobraniteljice-za-djecu-2025-djecja-prava-nisu-skup-normi-nego-zivotne-okolnosti-u-kojima-djeca-odrastaju-preporuke-i-upozorenja-poziv-su-na-akciju-i-promjene/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
@@ -385,52 +399,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure, Reception, Detention, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -495,51 +509,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -652,51 +666,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA8C0587"/>
+    <w:nsid w:val="0C9D87A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -800,51 +814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16B5FF87"/>
+    <w:nsid w:val="632D2B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1076,51 +1090,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/download/izvjesce-o-radu-pravobraniteljice-za-djecu-za-2025-godinu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/izvjesce-o-radu-pravobraniteljice-za-djecu-2025-djecja-prava-nisu-skup-normi-nego-zivotne-okolnosti-u-kojima-djeca-odrastaju-preporuke-i-upozorenja-poziv-su-na-akciju-i-promjene/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ombudsperson-children-publishes-its-2025-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/download/izvjesce-o-radu-pravobraniteljice-za-djecu-za-2025-godinu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/izvjesce-o-radu-pravobraniteljice-za-djecu-2025-djecja-prava-nisu-skup-normi-nego-zivotne-okolnosti-u-kojima-djeca-odrastaju-preporuke-i-upozorenja-poziv-su-na-akciju-i-promjene/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>