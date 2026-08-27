--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,140 +13,156 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration publishes web portal for the regularisation of migrants zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration publishes web portal for the regularisation of migrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Ministry of Inclusion, Social Security and Migration published a web portal with information on the procedure for the regularisation of migrants, which was recently approved by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree 316/2026 of 14 April</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Through the portal, applicants can initiate the procedure, verify if they meet the requirements, request for an appointment and check the lists of entities which officially collaborate with the administration for this procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The portal also includes a section on Frequently Asked Questions, video tutorials about the procedure and information notes for different types of applicants (e.g. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">applicants for international protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (15 April, 2026), Regularización Extraordinaria para Personas Migrantes [Extraordinary Regularization for Migrant Persons],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/regularizacion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,52 +193,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Forms of protection, Information provision, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -275,187 +291,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="809CA119"/>
+    <w:nsid w:val="783CE638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -684,55 +733,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/ministry-inclusion-social-security-and-migration-publishes-web-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/boe/dias/2026/04/15/pdfs/BOE-A-2026-8284.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/7817425/28%20bis.%20Autorizaci%C3%B3n%20residencia%20temporal%20por%20circunstancias%20excepcionales%20por%20raz%C3%B3n%20de%20arraigo.%20Solicitantes%20PI%20%28DA20%C2%BA%29.pdf/7b7732d3-7f27-1d90-51c6-46a5f0503ff6?version=1.0&amp;download=true" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/regularizacion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/ministry-inclusion-social-security-and-migration-publishes-web-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/boe/dias/2026/04/15/pdfs/BOE-A-2026-8284.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/documents/20121/7817425/28%20bis.%20Autorizaci%C3%B3n%20residencia%20temporal%20por%20circunstancias%20excepcionales%20por%20raz%C3%B3n%20de%20arraigo.%20Solicitantes%20PI%20%28DA20%C2%BA%29.pdf/7b7732d3-7f27-1d90-51c6-46a5f0503ff6?version=1.0&amp;download=true" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/regularizacion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>