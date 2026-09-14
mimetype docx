--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ombudsperson presented its 2025 report, highlighting legal alignment with the Pact on Migration and Asylum and ongoing challenges zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ombudsperson presented its 2025 report, highlighting legal alignment with the Pact on Migration and Asylum and ongoing challenges</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 31 March 2026, the Office of the Ombudsperson published the “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Report of the Ombudsperson for 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvješće pučke pravobraniteljice za 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). In its section devoted to international protection, the report highlighted ongoing preparations in Croatia throughout 2025 for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pact on Migration and Asylum</w:t>
@@ -131,54 +145,55 @@
         </w:rPr>
         <w:t xml:space="preserve">launched by the Office of the Ombudsperson in 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> addressing reception conditions, procedural delays, and access to asylum procedures. Most issues regarding the first matter, including those related to hygiene and food quality, were resolved following intervention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Serious concerns were raised regarding alleged </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ill-treatment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and misconduct in reception centres, including cases initiated in previous years. One such case involved an applicant whose asylum claim was rejected and who was subsequently convicted and placed in migratory detention for 3 months after publishing videos on conditions in a reception centre. The detention measure was ultimately overturned by the High Administrative Court, but proceedings regarding the denial of the asylum claim were still ongoing. The case was </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">communicated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the UN Special Rapporteurs on Human Rights Defenders, Freedom of Opinion and Expression, and Freedom of Peaceful Assembly and Association, as well as to the UN Working Group on Arbitrary Deprivation of Liberty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complaints submitted to the Ombudsperson also raised concerns about safety in reception centres. These included allegations of a physical attack by a security guard against an applicant, which could not be verified due to the authorities’ failure to provide video evidence; a reported rape of an applicant by a security guard in a reception centre; and a case of police abuse, also occurring within a reception centre. The Ombudsperson recommended that authorities provide full access to all relevant information and documentation to allow addressing such complaints in the future.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional complaints concerned the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -186,85 +201,88 @@
         </w:rPr>
         <w:t xml:space="preserve">duration of procedures for international protection</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: due to a lack of Somali language interpreters, 2 Somali applicants experienced protracted proceedings exceeding the 21-month statutory limit. The Ministry of Interior informed applicants that waiting periods of 9-12 months for an interview were considered normal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ombudsperson also received complaints that applicants and their lawyers were denied </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">access to the international protection procedure</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> at border crossing points and migrant detention centres. Following intervention by the Ombudsperson, some applicants were granted access to the procedure, while others were subject to refoulement. In this context, the report highlighted the European Court of Human Rights (ECtHR) case </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Y.K. v. Croatia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (No. 38776/21), which became final on 17 October 2025, where the applicant had been denied access to apply for international protection. The ECtHR found violations of Articles 3 and 13 of ECHR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report further noted the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ongoing execution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the ECtHR judgment in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M.H. and Others v. Croatia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (No. 15670/18), which remained under enhanced supervision by the Council of Europe Committee of Ministers, with partial closure of supervision in areas where reforms had been effective. The Office of the Ombudsperson submitted an opinion on the draft action plan for execution of the judgment, proposing general measures to prevent future violations of Article 3, Article 5 (right to liberty and security), and Article 4 of Protocol No. 4 (prohibition of collective expulsion of aliens).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, the European Court of Human Rights examined 5 requests for interim measures against Croatia and rejected 4 of them, primarily in extradition cases following rejected asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lastly, with regard to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -283,54 +301,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">With regard to the Trilj, Tovarnik, and Ježevo centres, reception conditions had been improved throughout the year with funding from the AMIF. However, challenges persisted in areas including the provision of information, complaint mechanisms, communication with lawyers, visiting rights, access to outdoor spaces, healthcare, and vulnerability assessments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson | Pučki pravobranitelj (8 April, 2026), Rekordan broj pritužbi pučkoj pravobraniteljici, problemi dugogodišnji [Record number of complaints to the Ombudsman, long-standing problems],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ombudsman.hr/hr/rekordan-broj-prituzbi-puckoj-pravobraniteljici-problemi-dugogodisnji/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -361,52 +380,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Reception, Accommodation, Material reception conditions, Rights, obligations and limitations, Detention, Information provision, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -459,187 +478,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E033188C"/>
+    <w:nsid w:val="FE8DCCC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -868,55 +920,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ombudsperson-presented-its-2025-report-highlighting-legal-alignment-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/download/izvjesce-pucke-pravobraniteljice-za-2025-godinu/?wpdmdl=23118&amp;refresh=69cf6a6208bcc1775200866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srdefenders.org/croatia-rejection-of-asylum-application-detention-and-potential-deportation-to-russia-of-hrd-vladislav-arinichev-joint-communication/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.exec.coe.int/ENG?i=004-60187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=2117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/rekordan-broj-prituzbi-puckoj-pravobraniteljici-problemi-dugogodisnji/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ombudsperson-presented-its-2025-report-highlighting-legal-alignment-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/download/izvjesce-pucke-pravobraniteljice-za-2025-godinu/?wpdmdl=23118&amp;refresh=69cf6a6208bcc1775200866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srdefenders.org/croatia-rejection-of-asylum-application-detention-and-potential-deportation-to-russia-of-hrd-vladislav-arinichev-joint-communication/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5336" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.exec.coe.int/ENG?i=004-60187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=2117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/rekordan-broj-prituzbi-puckoj-pravobraniteljici-problemi-dugogodisnji/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>