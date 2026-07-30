--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI establishes 24 new ordinary asylum reception centres zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) established 24 new ordinary asylum reception centres, creating a total of 3,600 accommodation places in response to an expected rise in asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contracts for operating the centres have been awarded through five procurement processes covering different regions. Each centre will provide 150 places. The contracts are set to run for three years, with the possibility of two one-year extensions. The centres are scheduled to open between 20 May and 1 August.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (17 April, 2026), UDI etablerer 24 nye ordinære asylmottak [UDI establishes 24 new ordinary asylum reception centres],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-etablerer-24-nye-ordinare-asylmottak/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.04.2026</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F003780F"/>
+    <w:nsid w:val="E4FC077A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-establishes-24-new-ordinary-asylum-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-etablerer-24-nye-ordinare-asylmottak/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-establishes-24-new-ordinary-asylum-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-etablerer-24-nye-ordinare-asylmottak/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>