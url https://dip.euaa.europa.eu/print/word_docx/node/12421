--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI establishes 24 new ordinary asylum reception centres zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI establishes 24 new ordinary asylum reception centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) established 24 new ordinary asylum reception centres, creating a total of 3,600 accommodation places in response to an expected rise in asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contracts for operating the centres have been awarded through five procurement processes covering different regions. Each centre will provide 150 places. The contracts are set to run for three years, with the possibility of two one-year extensions. The centres are scheduled to open between 20 May and 1 August.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (17 April, 2026), UDI etablerer 24 nye ordinære asylmottak [UDI establishes 24 new ordinary asylum reception centres],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-etablerer-24-nye-ordinare-asylmottak/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E4FC077A"/>
+    <w:nsid w:val="99E4AE11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-establishes-24-new-ordinary-asylum-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-etablerer-24-nye-ordinare-asylmottak/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>