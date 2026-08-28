--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,101 +42,104 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 404/2011 on Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21 October 2011: Act No. 404/2011 on Residence of Foreigners | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZÁKON z 21. októbra 2011, o pobyte cudzincov a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The detention of third-country nationals is governed by </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 404/2011 Coll. of 21 October 2011 on the Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and on changes and amendments to some acts. Articles 88–100 concern:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The grounds for detention of applicants for asylum;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -306,51 +309,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the relevant departments of the Foreign Police, the Mobile units of the Police Force and the Asylum Department of the Police Force, and also Police detention centres for Foreigners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -398,301 +402,307 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police detention centres for Foreigners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpretation services in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Justice of the Slovak Republic | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerstvo spravodlivosti Slovenskej republiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpreter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police detention centres for Foreigners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention for the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Processing of asylum applications of applicants who are in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police detention centres for Foreigners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance and representation in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Justice of the Slovak Republic | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerstvo spravodlivosti Slovenskej republiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre for Legal Aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -749,87 +759,89 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides the grounds for detention in Articles 88-100.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A police officer is authorised to detain an applicant for asylum, provided that the purpose of detention cannot be achieved by less severe means for the purpose of determining or verifying their identity or nationality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides the grounds for detention in Articles 88-100.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A police officer is authorised to detain an applicant for asylum, provided that the purpose of detention cannot be achieved by less severe means:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -852,51 +864,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a procedure to decide on the applicant’s right to enter the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When there is a legal reason, foreign nationals can be detained and placed in one of two detention centres for foreigners. It is not possible to detain and place a person directly at the border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to Section 88a (1) of </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No. 404/2011 Coll. on the Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a police officer is authorized to detain an asylum seeker if no other less severe measures can be used to achieve the purpose of the detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) for the purpose of establishing or verifying his identity or nationality,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">b) for the purpose of ascertaining the facts on which his application for asylum is based, which could not be obtained without detention, particularly if there is a risk of his/ her absconding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -916,51 +929,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">e) for the reason specified in Section 88 (1)(c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 88 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, third-country nationals may be placed in detention when they are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subject to an administrative expulsion procedure in order to ensure their departure, if there is a risk of absconding or the third-country national avoids or hampers the preparation of execution of their administrative expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -988,122 +1002,125 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For the purpose of their return under an international treaty (readmission agreement), if they have illegally crossed an external border or are residing illegally in the territory of Slovakia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides this ground for detention in Article 88a (1) (d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A police officer is authorised to detain an applicant for asylum, provided that the purpose of detention cannot be achieved by less severe means on national security or public order grounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  provides this ground for detention in Article 88a (1) (e).</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the Slovak Republic, the competent police unit may, in accordance with national legislation, impose on a third-country national, in lieu of detention, an obligation to report their residence or an obligation to post a monetary guarantee pursuant to Section 89 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on the Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When deciding on the imposition of alternatives to detention, the police unit takes into account, in particular, the person of the third-country national, their circumstances, and the extent to which the purpose of detention is jeopardised, and decides on the type and manner of imposing the obligation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1147,51 +1164,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural safeguards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information and interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The detention of third-country nationals is governed by </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 404/2011 Coll. of 21 October 2011 on the Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and on changes and amendments to some acts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation services for foreign nationals are provided in accordance with Act No. 382/2004 Coll. on Experts, Interpreters, and Translators and on Amendments to Certain Acts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to Section 90(1)(a) of the Act on the Residence of Foreigners, the police department is required to provide a third-country national with information immediately upon his or her detention in a language he or she understands,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1267,51 +1285,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on the Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants for international protection may be detained for strictly the time necessary, as long as the grounds for detention persist and the detention period does not exceed 6 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals may be detained for a reasonably necessary time but not for longer than 6 months. This period may be extended to a maximum of 12 months if the execution of the administrative expulsion or expulsion order is delayed due to poor cooperation by the third-country national or a failure of the consulate to issue an emergency travel document. The period of detention may not be extended in cases of a families with children or applicants with vulnerabilities. A third-country national will be detained from the date of issue of the detention decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1376,51 +1395,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Men and women are placed separately. Exceptions can be granted to families.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each third-country national is entitled to visits up to two persons every two weeks for a period of 30 minutes. In justified cases, the director of the facility may allow exceptions. There are no limits to the visits of legal representatives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals in detention centres have access to healthcare within the scope of public health insurance. Healthcare for detained third-country nationals is provided in accordance with the provisions of Section 95 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on the Residence of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Detained third-country nationals are provided with healthcare within the premises of the police detention units for foreigners by medical staff and a contracted doctor is also present in the Police Detention Facility for Foreigners in Sečovce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Within their KOMPAS III project, the Slovak Humanitarian Council provides third-country nationals in detention centres with social and psychological counselling, among other services. They also organise leisure time activities, supplementary material aid and, if needed, translations and interpreting, as well as Slovak language classes and courses on Slovakia and its culture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1552,199 +1572,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11DE2B67"/>
+    <w:nsid w:val="68C871B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CBAE6BE1"/>
+    <w:nsid w:val="1C983083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1996,51 +2049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7176BB09"/>
+    <w:nsid w:val="5C91E077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2144,51 +2197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7E7FB8BC"/>
+    <w:nsid w:val="53AF259A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2430,51 +2483,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2011/404/20200101.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?uhcp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov.sk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2011/404/20200101.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>