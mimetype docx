--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Croatian Ombudsperson, public administration representatives and CSOs participate in round table on integration policy zzzzzz</w:t>
+          <w:t xml:space="preserve">Croatian Ombudsperson, public administration representatives and CSOs participate in round table on integration policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 26 March 2026, a round table entitled “Does Croatia have an integration policy - and does it need it?” was held at the Croatian Parliament. Participants included representatives of the Ombudsperson’s Office, the Croatian Employment Service, the Ministry of Science, Education and Youth, the Institute for Migration Research, the Croatian Law Centre, and the Centre for Peace Studies, a CSO </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">with expertise in inclusion and integration policies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discussion highlighted that Croatia still lacks a comprehensive integration policy and stressed the need to include various groups of foreign nationals, such as migrant workers, applicants for international protection and beneficiaries of such protection. Key issues raised included:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -126,54 +140,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Difficulties in the recognition of qualifications in regulated professions, such as medicine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson | Pučki pravobranitelj (26 March, 2026), Rasprava o integracijskoj politici u Hrvatskoj [Discussion on integration policy in Croatia],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ombudsman.hr/hr/rasprava-o-integracijskoj-politici-u-hrvatskoj/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,52 +219,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions, Rights, obligations and limitations, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -302,187 +317,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A2230D2D"/>
+    <w:nsid w:val="62C1C84D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3E8C1205"/>
+    <w:nsid w:val="D74CEA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -862,55 +910,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-ombudsperson-public-administration-representatives-and-csos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.hr/osnazivanje-je-vazno-radionice-o-snalazenju-u-pravnom-sustavu-u-hrvatskoj-te-ukljucivanju-u-integracijske-politike-na-lokalnoj-razini/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/rasprava-o-integracijskoj-politici-u-hrvatskoj/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-ombudsperson-public-administration-representatives-and-csos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.hr/osnazivanje-je-vazno-radionice-o-snalazenju-u-pravnom-sustavu-u-hrvatskoj-te-ukljucivanju-u-integracijske-politike-na-lokalnoj-razini/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.hr/hr/rasprava-o-integracijskoj-politici-u-hrvatskoj/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>