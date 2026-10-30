--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -22,131 +22,119 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First ‘Unity Hub’ opens in Berlin to support Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first ‘Unity Hub’ to provide support to Ukrainians living in Germany opened in Berlin in April 2026. Unity Hubs assist Ukrainian refugees by offering cultural activities, providing language and cultural activities, helping with job searches in Ukraine and Germany, and advising on voluntary returns to Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The basis for the Unity Hub is a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">joint declaration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> signed on 15 February 2025, under which the federal government provides the property free of charge, while Ukraine is responsible for its operation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (15 April, 2026), Neue zentrale Anlaufstelle für Ukrainer in Berlin [New central contact point for Ukrainians in Berlin],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/04/unity-hub-berlin.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Germany and Ukraine sign MoU for Unity Hubs supporting Ukrainians in job search and possible voluntary return</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
@@ -181,52 +169,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -291,51 +279,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -448,51 +436,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9772C15"/>
+    <w:nsid w:val="A2CE0154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -721,51 +709,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/first-unity-hub-opens-berlin-support-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/germany-and-ukraine-sign-mou-unity-hubs-supporting-ukrainians-job-search-and" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/04/unity-hub-berlin.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/germany/germany-and-ukraine-sign-mou-unity-hubs-supporting-ukrainians-job-search-and" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/first-unity-hub-opens-berlin-support-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/germany-and-ukraine-sign-mou-unity-hubs-supporting-ukrainians-job-search-and" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/04/unity-hub-berlin.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/germany/germany-and-ukraine-sign-mou-unity-hubs-supporting-ukrainians-job-search-and" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>