--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Social Insurance Board publishes its 2025 Annual Report with data on the reception of applicants for international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Social Insurance Board publishes its 2025 Annual Report with data on the reception of applicants for international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Social Insurance Board published its 2025 Annual Report, which includes an overview of support provided to applicants for and beneficiaries of international protection during the reporting year. Together with its partner AS Hoolekandeteenused, the board provided accommodation to 190 applicants for international protection: 88 women and 102 men. Among them were 130 Ukrainian nationals, 18 Russian nationals, 6 Syrian nationals, 6 Tajik nationals and 30 individuals from other countries. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In municipalities, 300 beneficiaries of international protection received assistance, most of whom were Ukrainian nationals. The average age of residents in the accommodation centre was 32, the youngest was a newborn and the oldest was 77.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social Insurance Board | Sotsiaalkindlustusamet (27 March, 2026), Sotsiaalkindlustusameti aastaraamat 2025 - Rahvusvahelise kaitse taotlejad [Social Insurance Board Annual Report 2025 - Applicants for international protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sotsiaalkindlustusamet.ee/sotsiaalkindlustusameti-aastaraamat-2025/rahvusvahelise-kaitse-taotlejad</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B165675C"/>
+    <w:nsid w:val="438A37B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/social-insurance-board-publishes-its-2025-annual-report-data-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sotsiaalkindlustusamet.ee/sotsiaalkindlustusameti-aastaraamat-2025/rahvusvahelise-kaitse-taotlejad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>