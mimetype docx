--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -58,142 +58,148 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the Dublin III Regulation (AMMR) and applies its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/07/2007: Law LXXX of 2007 on asylum, 2007. évi LXXX. törvény a menedékjogról, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/07/2007: Law II of 2007 on the entry and stay of third country nationals, 2007. évi II. törvény a harmadik országbeli állampolgárok beutazásáról és tartózkodásáról, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">TCN Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/2018: Law CL of 2016 on the general administrative procedure, 2016. évi CL. törvény az általános közigazgatási rendtartásról, Ákr., </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Administrative Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/2008: Government Decree No 301/2007. (XI.9.) on the implementation of the law LXXX of 2007 on asylum, 301/2007. (XI. 9.) Kormány rendelet a menedékjogról szóló 2007. évi LXXX. törvény végrehajtásáról, </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Decree</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/07/2007: Government Decree No 114/2007. (V.24) on the implementation of the law II of 2007 on the entry and stay of third country nationals, 114/2007. (V. 24.) Kormány rendelet a harmadik országbeli állampolgárok beutazásáról és tartózkodásáról szóló 2007. évi II. törvény végrehajtásáról, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">TCN Decree</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dublin Coordination Unit, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | Dublini Koordinációs Osztály, Országos Idegenrendészeti Főigazgatóság (OIF)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin unit is decentralised and lies within the National Directorate-General for Aliens Policing. The unit is part of the main asylum and immigration authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -464,531 +470,548 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Coordination Unit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Dublini Koordinációs Osztály, Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Coordination Unit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Dublini Koordinációs Osztály, Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Justice Service of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Belügyminisztérium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> decides on the provision of free legal and representation services. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service providers can be independent NGOs, law schools or attorneys registered and designated by the Legal Aid Service of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Belügyminisztérium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Coordination Unit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Dublini Koordinációs Osztály, Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Coordination Unit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Dublini Koordinációs Osztály, Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Coercive Measures and Returns Unit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Kényszerintézkedési és Kiutaztatási Osztály, Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police | Rendőrség</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police | Rendőrség</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The request is filed with the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Directorate-General for Aliens Policing | Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, which transfers it to the competent regional court.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1005,89 +1028,92 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant has the right to legal assistance during all stages of the asylum procedure as provided under Section 37 (3) of </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (here after Asylum Act). According to the Asylum Law, legal assistance and representation for asylum applicants are governed by the general rules for legal aid as enshrined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Act LXXX of 2003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (hereafter Legal Aid Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The free legal aid of the district office of the Legal Aid Service, which is also available to Hungarian nationals, is available to all applicants for asylum. The relevant contact details are displayed in the reception facilities of NDGAP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 5 (2)(d) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Act </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> mentions that regardless of their income and wealth, refugees, asylum seekers, nationals applying for temporary or subsidiary protection, or detained persons for the purpose of Dublin transfers are considered in need of legal support. Asylum applicants are eligible for free legal aid if they are entitled to receive benefits and support under the Asylum Act. Section 3(1)(f) provides that legal aid shall be available to those who are eligible for it, as long as the person is involved in a public administrative procedure and needs legal advice in order to understand and exercise their rights and obligations, or requires assistance with the drafting of legal documents or any submissions. As such, no test on financial resources is conducted to access legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal representatives have the right to access reception centres and places of detention for the purposes of providing legal counselling in person to applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1192,51 +1218,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Competent authority/court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regional courts | </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Törvényszékek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for review/appeal</w:t>
             </w:r>
           </w:p>
@@ -1479,178 +1506,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1752,51 +1812,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00.38" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-2-00-00.66" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2016-150-00-00.12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-301-20-22.38" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-114-20-22.62" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kormany.hu/belugyminiszterium" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.hu/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/32tlEHb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2003-80-00-00" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birosag.hu/torvenyszekek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>