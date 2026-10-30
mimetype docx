--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Chancellor Merz and Syrian President discuss migration and support</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chancellor Friedrich Merz received Syrian President Ahmed al-Scharaa for talks in Berlin on 30 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During a press conference, the following discussion points and agreements were announced:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -67,51 +81,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Support: The German government wants to provide more than EUR 200 million in 2026 to support the reconstruction of Syria, including the construction of water supply systems in Hasakah, Suweida and Aleppo, as well as the establishment of hospitals. Both countries have also agreed to strengthen economic ties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Government | Bundesregierung (30 March, 2026), Pressekonferenz von Bundeskanzler Merz und dem Präsidenten Syriens al-Scharaa. Unterstützung für Stabilität und Wachstum Syriens [Press conference of Chancellor Merz and President of Syria. Support for stability and development.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bundesregierung.de/breg-de/suche/kanzler-merz-al-scharaa-2417464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.03.2026</w:t>
       </w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6958E845"/>
+    <w:nsid w:val="73C5E34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundesregierung.de/breg-de/suche/kanzler-merz-al-scharaa-2417464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/chancellor-merz-and-syrian-president-discuss-migration-and-support" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundesregierung.de/breg-de/suche/kanzler-merz-al-scharaa-2417464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>