--- v2 (2026-10-30)
+++ v3 (2026-10-30)
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73C5E34D"/>
+    <w:nsid w:val="46C37BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>