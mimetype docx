--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of Ministers presents a draft bill to issue ordinances to transpose the EU Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Council of Ministers presents a draft bill to issue ordinances to transpose the EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Council of Ministers approved a draft law that will enable the government to issue the following ordinances below for transposing and adopting the measures required by the entry into force of the EU Pact on Migration and Asylum:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. An ordinance to transpose the directive and to adopt the measures required by the entry into force of the regulations; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. An ordinance to extend and adapt these provisions to the overseas territories; </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,71 +72,73 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Gouvernement (8 April, 2026), Compte rendu du Conseil des ministres du 08 avril 2026 [Summary of the Council of Ministers meeting of 8 April 2026],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.info.gouv.fr/conseil-des-ministres/compte-rendu-du-conseil-des-ministres-du-08-04-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministère de l'Intérieur (10 April, 2026), Mise en œuvre du Pacte européen sur la migration et l'asile [Implementation of the European Pact on Migration and Asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.immigration.interieur.gouv.fr/actualites/communiques/mise-en-oeuvre-du-pacte-europeen-sur-migration-et-lasile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -264,187 +267,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03AF024E"/>
+    <w:nsid w:val="F347EB54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -677,51 +713,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/council-ministers-presents-draft-bill-issue-ordinances-transpose-eu-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.info.gouv.fr/conseil-des-ministres/compte-rendu-du-conseil-des-ministres-du-08-04-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/actualites/communiques/mise-en-oeuvre-du-pacte-europeen-sur-migration-et-lasile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>