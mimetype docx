--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -888,50 +888,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Malta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated on: 2/06/2025 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malta is bound by the recast Asylum Procedures Directive, the recast Qualification Directive, the recast Reception Conditions Directive, and the Dublin III Regulation. The country has transposed provisions from these legal instruments through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
@@ -8377,51 +8384,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Malta</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -8546,51 +8553,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A88E0212"/>
+    <w:nsid w:val="761E03D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8694,51 +8701,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="959F9252"/>
+    <w:nsid w:val="598DEC06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8842,51 +8849,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="29C35A1E"/>
+    <w:nsid w:val="15EB2323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8990,51 +8997,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="98DB2760"/>
+    <w:nsid w:val="BF75ECF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9138,51 +9145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7307A292"/>
+    <w:nsid w:val="233DB7C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9286,51 +9293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="66DC3C34"/>
+    <w:nsid w:val="ACC196A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9434,51 +9441,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0E959F30"/>
+    <w:nsid w:val="904105B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9582,51 +9589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F0E95F78"/>
+    <w:nsid w:val="C675ACD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9730,51 +9737,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F83E5572"/>
+    <w:nsid w:val="E2B5CCAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9878,51 +9885,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B6729502"/>
+    <w:nsid w:val="0B19BFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10026,51 +10033,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C8AB55C0"/>
+    <w:nsid w:val="90BDF06F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10174,51 +10181,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3603C6A1"/>
+    <w:nsid w:val="1A74F3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10322,51 +10329,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1AB153F2"/>
+    <w:nsid w:val="E151FAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10470,51 +10477,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="1D5DF0F9"/>
+    <w:nsid w:val="E5B12A9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10618,51 +10625,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="26D3B46A"/>
+    <w:nsid w:val="A113D133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10766,51 +10773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="AB0BD5F5"/>
+    <w:nsid w:val="91D794B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10914,51 +10921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8A33CE31"/>
+    <w:nsid w:val="017CAAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11062,51 +11069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="782BB12C"/>
+    <w:nsid w:val="D3086750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11210,51 +11217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="C7AA2E87"/>
+    <w:nsid w:val="E6246BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11358,51 +11365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="826BEAED"/>
+    <w:nsid w:val="AAC60707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11506,51 +11513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="6E4BB1AB"/>
+    <w:nsid w:val="5C4D26DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11654,51 +11661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="AF6520A6"/>
+    <w:nsid w:val="D69D22AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11802,51 +11809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3130ECA3"/>
+    <w:nsid w:val="13E4B25F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11950,51 +11957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="BFC3067D"/>
+    <w:nsid w:val="C4BBC860"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12098,51 +12105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="4663C1AC"/>
+    <w:nsid w:val="A51261FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12246,51 +12253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="0D220C94"/>
+    <w:nsid w:val="F3B54828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12394,51 +12401,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="AB0CAD1D"/>
+    <w:nsid w:val="7FAA4B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12542,51 +12549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="8ED981D3"/>
+    <w:nsid w:val="D9A0B034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12690,51 +12697,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="A670AD86"/>
+    <w:nsid w:val="9DE72C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12838,51 +12845,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="D2F6564E"/>
+    <w:nsid w:val="63EDC371"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12986,51 +12993,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="71B258E1"/>
+    <w:nsid w:val="F2F5AE19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13134,51 +13141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="781B7ED0"/>
+    <w:nsid w:val="1895FA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13282,51 +13289,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="F7E60C61"/>
+    <w:nsid w:val="1B2A1F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13430,51 +13437,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="607AE434"/>
+    <w:nsid w:val="4BD1E1B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13578,51 +13585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="4DB5EEF3"/>
+    <w:nsid w:val="A32A8882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13726,51 +13733,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="CAC90812"/>
+    <w:nsid w:val="3AD93DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13874,51 +13881,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="29B4A611"/>
+    <w:nsid w:val="63106136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14022,51 +14029,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="D53D472F"/>
+    <w:nsid w:val="214C162A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14170,51 +14177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="5852306A"/>
+    <w:nsid w:val="AE2F21DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14318,51 +14325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="298C6345"/>
+    <w:nsid w:val="9DF64631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14466,51 +14473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="FBF45211"/>
+    <w:nsid w:val="3CFA195D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>