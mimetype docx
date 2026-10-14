--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -7,102 +7,313 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1206" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1207" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1208" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1209" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1211" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1212" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1213" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1214" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1215" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1216" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1217" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 29/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany is bound by the Dublin III Regulation (AMMR) and applies its provisions directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Dublin III Regulation is directly applicable in Germany, however, references to the Regulation can be found in the Asylum Act | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz (AsylG)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -407,245 +618,253 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police | Bundespolizei </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police of the Federal States | Länderpolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Federal Office for Migration and Refugees | Dublin Unit, Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Federal Office for Migration and Refugees | Dublin Unit, Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -660,212 +879,219 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Federal Office for Migration and Refugees | Dublin Unit, Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Offices of the Federal States | Ausländerbehörden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police | Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Offices of the Federal States | Ausländerbehörden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police | Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police | Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -1182,52 +1408,52 @@
         <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no provisions in the national legislation specifically addressing children and unaccompanied minors. The provisions of the Dublin III Regulation, particularly Art. 6 and Art. 8, are applied directly. However, national guidance notes outline the procedure for assessing the best interests of the child, which involves local Aliens Authorities and the Youth Welfare Service. These guidance notes are classified ‘for internal use only’ and cannot be disclosed. They stipulate that a personal interview must always be conducted with an unaccompanied minor. When the unaccompanied minor has a family member or relative who is legally present in another Member State, the Federal Office has to obtain the consent of both parties: the unaccompanied minor and the family member or relative. The Federal Office must determine whether the family member or relative can take care of the child before reuniting the minor with them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The representatives appointed for unaccompanied minors for the international protection procedure remain the same throughout the Dublin procedure. They participate in the Dublin personal interview and are involved in assessing the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1280,197 +1506,382 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="16E6A097"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1549,55 +1960,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Startseite/startseite_node.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundespolizei.de/Web/DE/_Home/_home_node.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei.de/Polizei/DE/Home/home_node.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/DublinVerfahren/dublinverfahren-node.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bamf-navi.bamf.de/en/Themen/Behoerden/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1206" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1214" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Startseite/startseite_node.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundespolizei.de/Web/DE/_Home/_home_node.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei.de/Polizei/DE/Home/home_node.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/DublinVerfahren/dublinverfahren-node.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bamf-navi.bamf.de/en/Themen/Behoerden/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>