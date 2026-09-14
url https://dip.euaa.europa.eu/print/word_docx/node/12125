--- v0 (2026-06-21)
+++ v1 (2026-09-14)
@@ -13,126 +13,141 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bundesrat adopts CEAS adaption law zzzzzz</w:t>
+          <w:t xml:space="preserve">Bundesrat adopts CEAS adaption law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The German Federal Council </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Bundesrat)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> accepted the CEAS adaption law on 27 March 2026, which concludes the legislative procedure. The decision by the Bundesrat marks a decisive step in the process for laying the legal requirements to implement this reform. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The federal government had adopted two draft bills to transpose the new Common European Asylum System (CEAS) into national law on 3 September 2025. Those draft bills were then adopted by the Bundestag in second and third reading on 27 February 2026, and then examined by the Bundesrat which accepted the adaptation law on 27 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (27 March, 2026), Mehr Kontrolle, klare Regeln: Bundesrat beschließt Asyl-Pakt [More control and clear rules: Bundesrat decides on asylum pact],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/03/geas-bundesrat.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (13 April, 2026), Das Gemeinsame Europäische Asylsystem (GEAS) [The Common European Asylum System (CEAS)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/DE/themen/migration/gemeinsame-europaeische-asylsystem/gemeinsame-europaeische-asylsystem-node.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,52 +178,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -261,187 +276,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 21-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E72E634"/>
+    <w:nsid w:val="4243E982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -670,55 +718,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/bundesrat-adopts-ceas-adaption-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/03/geas-bundesrat.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/themen/migration/gemeinsame-europaeische-asylsystem/gemeinsame-europaeische-asylsystem-node.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/bundesrat-adopts-ceas-adaption-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/03/geas-bundesrat.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/themen/migration/gemeinsame-europaeische-asylsystem/gemeinsame-europaeische-asylsystem-node.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>