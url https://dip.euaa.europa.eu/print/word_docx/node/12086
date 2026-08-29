--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,114 +7,472 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Malta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Malta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12054" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12055" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12056" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12057" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12059" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12060" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12062" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admissions and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12063" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12065" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12068" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12069" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12070" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12071" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12072" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12074" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12076" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12079" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12080" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12082" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-12084" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Malta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Malta is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF). However, practical participation in resettlement activities has yet to take place. Resettlement programme is based on annual quotas within the framework of the European Resettlement Programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article 15 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Chapter 420 of the Laws of Malta stipulates that the Minister (responsible for asylum and migration) may, at the written request of an applicant, or of a recognized refugee or of a person enjoying subsidiary protection, and, where necessary, with the assistance of UNHCR, facilitate the resettlement of such person to another country and do all that is required for the purpose (Article 15 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no other legal provisions regulating resettlement of refugees to Malta from other countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
@@ -145,325 +503,337 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry responsible for migration and asylum: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IPA) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Health authorities from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Health </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration Branch – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malta Police Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency for the Welfare of Asylum Seekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (AWAS) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Malta Agency </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Health authorities from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Health </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social security services from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Social Security </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education department from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently Malta does not implement resettlement and humanitarian admissions programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -905,52 +1275,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently Malta does not implement community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently Malta does not implement community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1003,197 +1373,382 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Malta</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="EF620E7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1272,55 +1827,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/mt/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/International%20Protection%20Agency/Pages/Refugee.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deputyprimeminister.gov.mt/en/Pages/health.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pulizija.gov.mt/mt/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malta.iom.int/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/awas/Pages/AWAS.aspx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.identitymalta.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsecurity.gov.mt/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.gov.mt/en/Pages/educ.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12054" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/eng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/mt/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/International%20Protection%20Agency/Pages/Refugee.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deputyprimeminister.gov.mt/en/Pages/health.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pulizija.gov.mt/mt/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malta.iom.int/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/awas/Pages/AWAS.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.identitymalta.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsecurity.gov.mt/en/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.gov.mt/en/Pages/educ.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>