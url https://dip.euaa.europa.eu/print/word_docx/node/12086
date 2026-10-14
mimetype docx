--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -7,468 +7,119 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Malta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Malta</w:t>
-[...366 lines deleted...]
-        <w:t xml:space="preserve">Overview</w:t>
+        <w:t xml:space="preserve">Content updated on: 2/06/2025 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malta is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF). However, practical participation in resettlement activities has yet to take place. Resettlement programme is based on annual quotas within the framework of the European Resettlement Programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 15 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Chapter 420 of the Laws of Malta stipulates that the Minister (responsible for asylum and migration) may, at the written request of an applicant, or of a recognized refugee or of a person enjoying subsidiary protection, and, where necessary, with the assistance of UNHCR, facilitate the resettlement of such person to another country and do all that is required for the purpose (Article 15 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no other legal provisions regulating resettlement of refugees to Malta from other countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -503,333 +154,333 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry responsible for migration and asylum: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IPA) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Health authorities from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Health </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration Branch – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malta Police Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency for the Welfare of Asylum Seekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (AWAS) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Malta Agency </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Health authorities from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Health </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social security services from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department of Social Security </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education department from the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1275,52 +926,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently Malta does not implement community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently Malta does not implement community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId38"/>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1385,51 +1036,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Malta</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1552,203 +1203,51 @@
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1827,51 +1326,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12054" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-12084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/eng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/mt/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/International%20Protection%20Agency/Pages/Refugee.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deputyprimeminister.gov.mt/en/Pages/health.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pulizija.gov.mt/mt/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malta.iom.int/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/awas/Pages/AWAS.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.identitymalta.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsecurity.gov.mt/en/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.gov.mt/en/Pages/educ.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/mt/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/International%20Protection%20Agency/Pages/Refugee.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deputyprimeminister.gov.mt/en/Pages/health.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pulizija.gov.mt/mt/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malta.iom.int/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/awas/Pages/AWAS.aspx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.identitymalta.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsecurity.gov.mt/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.gov.mt/en/Pages/educ.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>