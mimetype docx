--- v1 (2026-07-16)
+++ v2 (2026-09-23)
@@ -49,66 +49,68 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia is bound by the recast Qualification Directive (Standards Qualification Regulation) and has transposed its provisions through the:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 June 2002: Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZÁKON č. 480/2002 Z. z. z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21 October 2011: Act No 404/2011 on Residence of Foreigners | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZÁKON č. 404/2011 Z. z. z 21. októbra 2011, o pobyte cudzincov a o zmene a doplnení niektorých zákonov.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1348,115 +1350,118 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 June 2002: Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZÁKON z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21 October 2011: Act No 404/2011 on Residence of Foreigners | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZÁKON z 21. októbra 2011, o pobyte cudzincov a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection receive detailed information about their rights and obligations associated with their protection status on the day their decision to grant international protection becomes legally effective.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information provided is regarding legal rights such as access to social services, healthcare, education, and the obligation to comply with local laws. It is delivered by an employee of the Migration Office both orally and in written form through a document referred to as the "Material for PGIP" (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Instruction of the Asylum Seeker on the Rights and Obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), provided in a language the beneficiary understands. Beneficiaries are required to sign a statement confirming they have understood the information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A staff member of the Migration Office also informs beneficiaries about integration projects on the same day the decision becomes legally effective. The integration-related information covers services such as social counselling, social assistance, employment counselling, legal counselling, psychological support, language courses, and cultural orientation. These details are provided in the Material for PGIP. Further guidance and personalised assistance are offered through meetings with an "integration office", which is run by a non-governmental organization contracted by the Ministry of Interior. Basic information on employment and the labour market is provided in the Material for PGIP. Additional and more detailed guidance is given during a meeting with the integration office. Beneficiaries can schedule this meeting at their discretion, either in person or online. The information typically includes creating a CV, job counselling, assistance with finding a suitable job, preparing for job interviews, and other tailored advice based on the beneficiary's circumstances. Counselling is provided orally by NGO staff during the meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Basic information about education is included in the Material for PGIP and expanded upon in a meeting with the integration office. The guidance generally addresses how to enrol in school, the Slovak school system, and other education-related issues specific to the beneficiary's circumstances. Initial basic information is provided by Migration Office staff, while detailed counselling is provided orally by NGO staff during personal meetings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1919,51 +1924,52 @@
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Center on Recognition of Diplomas may recognise a person´s diploma or other evidence of formal education, training, or the professional qualification he/ she may have acquired in the past. More information available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minedu.sk/recognition-of-foreign-diplomas/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
@@ -2692,199 +2698,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 23-09-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BF5073E"/>
+    <w:nsid w:val="AB81DA69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2988,51 +3027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="73C2A9F2"/>
+    <w:nsid w:val="DA2D26E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3136,51 +3175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9C668911"/>
+    <w:nsid w:val="D499BFE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3284,51 +3323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="800B5063"/>
+    <w:nsid w:val="D9F6B2B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3432,51 +3471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B39F5E11"/>
+    <w:nsid w:val="4992DDE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3580,51 +3619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7F573911"/>
+    <w:nsid w:val="255CD246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3728,51 +3767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7C5727A3"/>
+    <w:nsid w:val="1A4B7D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4023,51 +4062,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2011/404/20200101.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?poucenie-ziadatela-o-udelenie-azylu-o-pravach-a-povinnostiach&amp;subor=505307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minedu.sk/recognition-of-foreign-diplomas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>