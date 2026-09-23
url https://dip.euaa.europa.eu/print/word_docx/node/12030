--- v2 (2026-09-23)
+++ v3 (2026-09-23)
@@ -2879,51 +2879,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB81DA69"/>
+    <w:nsid w:val="223D14E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3027,51 +3027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DA2D26E3"/>
+    <w:nsid w:val="3E8BB439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3175,51 +3175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D499BFE7"/>
+    <w:nsid w:val="339CF710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3323,51 +3323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D9F6B2B6"/>
+    <w:nsid w:val="4F8FBB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3471,51 +3471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4992DDE8"/>
+    <w:nsid w:val="2E368DDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3619,51 +3619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="255CD246"/>
+    <w:nsid w:val="05515D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3767,51 +3767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1A4B7D64"/>
+    <w:nsid w:val="00DA3982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>