--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Office of Citizenship and Migration Affairs adapts reception standards to align with the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Office of Citizenship and Migration Affairs adapts reception standards to align with the Pact on Migration and Asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) launched the EU-funded project "Raising the standards for the reception of asylum seekers for the implementation of the Migration and Asylum Pact". The aim is to modernise infrastructure for the reception of asylum seekers and improve the provision of support to persons in need of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until December 2029, OCMA in cooperation with the State Agency for Security will implement significant improvements in the infrastructure of accommodation centres. It will carry out technical renovations and adapt buildings to the new requirements of the Pact, and purchase modern technical equipment and inventory to ensure the operation of centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (7 April, 2026), Pārvalde pielāgo patvēruma meklētāju uzņemšanas standartus jaunā Eiropas Savienības Migrācijas un patvēruma pakta prasībām [The Office adapts the standards for the reception of asylum seekers to the requirements of the new European Union Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/parvalde-pielago-patveruma-mekletaju-uznemsanas-standartus-jauna-eiropas-savienibas-migracijas-un-patveruma-pakta-prasibam</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80D28CF1"/>
+    <w:nsid w:val="06DEBC8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/office-citizenship-and-migration-affairs-adapts-reception-standards-align-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/parvalde-pielago-patveruma-mekletaju-uznemsanas-standartus-jauna-eiropas-savienibas-migracijas-un-patveruma-pakta-prasibam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/office-citizenship-and-migration-affairs-adapts-reception-standards-align-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/parvalde-pielago-patveruma-mekletaju-uznemsanas-standartus-jauna-eiropas-savienibas-migracijas-un-patveruma-pakta-prasibam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>