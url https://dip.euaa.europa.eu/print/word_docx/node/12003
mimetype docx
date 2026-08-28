--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -256,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06DEBC8B"/>
+    <w:nsid w:val="DD9C097A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>