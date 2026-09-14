--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -7,134 +7,135 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czechia and Slovakia sign new agreement on police cooperation zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 6 February 2026, the Czech and Slovak Ministers of the Interior signed a new Treaty on Police Cooperation between their two countries. In the meeting, the ministers discussed police cooperation, security and migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new agreement strengthens specific cooperation tools between the two police forces. It brings more effective exchange of information and expands the powers of police officers in joint patrols and joint search groups on the territory of the other state. It also introduces new forms of cooperation, such as the possibility of intervention in the event of imminent danger within 10 kilometers of the state border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement also regulates the faster transfer of illegally staying persons, persons in custody or serving a sentence, and cooperation in asylum procedures. It also includes cooperation in identifying victims of mass disasters. The agreement also addresses the establishment of joint police cooperation centers, the operation of liaison officers, the possibility of cross-border pursuit, and cooperation in the education and training of police officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement must be approved by the parliaments of both countries and ratified by the presidents, and should enter into force in 2026. The Czech and Slovak police already cooperate closely today, for example in border areas. In the area of ​​protecting the EU's external border, the Czech Police also participates in Frontex operations, and in 2026 it is planned to send a total of 16 Czech police officers to the Slovak-Ukrainian border in four rotations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (6 February, 2026), První zahraniční cesta ministra Metnara: Na Slovensku podepsal novou smlouvu o policejní spolupráci [Minister Metnar's first foreign trip: He signed a new agreement on police cooperation in Slovakia],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/prvni-zahranicni-cesta-ministra-metnara-na-slovensku-podepsal-novou-smlouvu-o-policejni-spolupraci.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -263,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BD1C5ABB"/>
+    <w:nsid w:val="A42A2887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czechia-and-slovakia-sign-new-agreement-police-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/prvni-zahranicni-cesta-ministra-metnara-na-slovensku-podepsal-novou-smlouvu-o-policejni-spolupraci.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/prvni-zahranicni-cesta-ministra-metnara-na-slovensku-podepsal-novou-smlouvu-o-policejni-spolupraci.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>