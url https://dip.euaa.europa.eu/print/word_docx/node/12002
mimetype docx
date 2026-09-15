--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Czechia and Slovakia sign new agreement on police cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 6 February 2026, the Czech and Slovak Ministers of the Interior signed a new Treaty on Police Cooperation between their two countries. In the meeting, the ministers discussed police cooperation, security and migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new agreement strengthens specific cooperation tools between the two police forces. It brings more effective exchange of information and expands the powers of police officers in joint patrols and joint search groups on the territory of the other state. It also introduces new forms of cooperation, such as the possibility of intervention in the event of imminent danger within 10 kilometers of the state border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement also regulates the faster transfer of illegally staying persons, persons in custody or serving a sentence, and cooperation in asylum procedures. It also includes cooperation in identifying victims of mass disasters. The agreement also addresses the establishment of joint police cooperation centers, the operation of liaison officers, the possibility of cross-border pursuit, and cooperation in the education and training of police officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -276,51 +278,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -433,51 +435,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A42A2887"/>
+    <w:nsid w:val="083C4923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -706,51 +708,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/prvni-zahranicni-cesta-ministra-metnara-na-slovensku-podepsal-novou-smlouvu-o-policejni-spolupraci.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czechia-and-slovakia-sign-new-agreement-police-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/prvni-zahranicni-cesta-ministra-metnara-na-slovensku-podepsal-novou-smlouvu-o-policejni-spolupraci.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>