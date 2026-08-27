--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government to allocate NOK 33.6 million in grants to 10 organisations working in the field of integration zzzzzz</w:t>
+          <w:t xml:space="preserve">Government to allocate NOK 33.6 million in grants to 10 organisations working in the field of integration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10 organisations have been awarded a total of NOK 33.6 million in grants to act as national resource centres for integration in Norway. The funding was allocated through a new open application process, replacing the previous system in which recipients were designated in the national budget. The Directorate of Integration and Diversity (IMDi) evaluated 23 applications and selected 10 organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">List of organisations that have had their applications approved:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -176,54 +189,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Foundation for Diversity in Working Life: NOK 1.2 million</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (9 April, 2026), 33,6 millioner til nasjonale ressurssentre for bedre integrering [NOK 33.6 million for national resource centres for better integration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/336-millioner-til-nasjonale-ressurssentre-for-bedre-integrering/id3155689/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,52 +268,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -352,187 +366,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B62342E"/>
+    <w:nsid w:val="C3830BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C22E068"/>
+    <w:nsid w:val="3004A86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -912,55 +959,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-allocate-nok-336-million-grants-10-organisations-working-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/336-millioner-til-nasjonale-ressurssentre-for-bedre-integrering/id3155689/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-allocate-nok-336-million-grants-10-organisations-working-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/336-millioner-til-nasjonale-ressurssentre-for-bedre-integrering/id3155689/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>