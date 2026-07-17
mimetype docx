--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04DBFD47"/>
+    <w:nsid w:val="D88763C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>