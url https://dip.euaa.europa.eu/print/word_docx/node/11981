--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government sends new bill on integration declaration to Parliament zzzzzz</w:t>
+          <w:t xml:space="preserve">Government sends new bill on integration declaration to Parliament</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government's new bill on the integration declaration, which clarifies requirements and expectations for newly-arrived refugees and family members, was sent to Parliament. There will be no separate criminal sanction, but the declaration specifies that violations of Norwegian law may result in criminal liability. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The declaration is intended to make it clear that work is the most important path to integration in Norway, and that it is crucial to learn Norwegian as early as possible to participate in working life and become part of the community. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Breaches of the obligations stated in the declaration may result in sanctions under other parts of the regulations, such as the Integration Act or the Penal Code. Thus, no separate sanctions are introduced for violating the declaration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (30 March, 2026), Nytt lovforslag om integreringserklæring sendt til Stortinget [New bill on integration declaration sent to the Storting],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nytt-lovforslag-om-integreringserklaring-sendt-til-stortinget/id3155293/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D88763C7"/>
+    <w:nsid w:val="3F95072B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-sends-new-bill-integration-declaration-parliament" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nytt-lovforslag-om-integreringserklaring-sendt-til-stortinget/id3155293/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-sends-new-bill-integration-declaration-parliament" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nytt-lovforslag-om-integreringserklaring-sendt-til-stortinget/id3155293/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>