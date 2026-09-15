--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech Minister of the Interior meets with German Federal Minister of the Interior to discuss irregular migration and temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech Minister of the Interior meets with German Federal Minister of the Interior to discuss irregular migration and temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 25 February 2026, the Czech Minister of the Interior met with the German Federal Minister of the Interior in Berlin to discuss migration and particularly the need for effective measures against irregular migration, including a return policy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Czech Minister communicated the message that the fight against irregular migration is a key priority of the Czech government and that the country is tightening asylum legislation at the national level. He also stated that the predominant view in Czechia is that mandatory solidarity is not the solution. Czechia is promoting further changes at the European level and is looking for solutions that can be quickly implemented in practice, including the possibility of establishing return centres outside the EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Temporary protection</w:t>
@@ -78,54 +91,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Regarding controls at common borders, the Czech side appreciated the efforts to minimize the impact of such controls. However, the priority remains to ensure smooth cross-border traffic without negative consequences for citizens and for the exchange of goods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (25 February, 2026), Ministr vnitra Lubomír Metnar jednal v Berlíně se spolkovým ministrem vnitra o migraci a bezpečnosti [Minister of the Interior Lubomír Metnar met with the Federal Minister of the Interior in Berlin about migration and security],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-vnitra-lubomir-metnar-jednal-v-berline-se-spolkovym-ministrem-vnitra-o-migraci-a-bezpecnosti.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,52 +170,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -254,187 +268,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BD19B3FA"/>
+    <w:nsid w:val="3B8465D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -663,55 +710,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-minister-interior-meets-german-federal-minister-interior-discuss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-lubomir-metnar-jednal-v-berline-se-spolkovym-ministrem-vnitra-o-migraci-a-bezpecnosti.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-minister-interior-meets-german-federal-minister-interior-discuss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-lubomir-metnar-jednal-v-berline-se-spolkovym-ministrem-vnitra-o-migraci-a-bezpecnosti.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>