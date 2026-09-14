--- v0 (2026-07-18)
+++ v1 (2026-09-14)
@@ -7,106 +7,122 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Swedish Migration Agency recommends to pause deportations to Iran</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Due to the volatile and rapidly-evolving security situation in Iran, the legal department of the Swedish Migration Agency recommended to temporarily suspend decision-making in cases involving the deportation or expulsion of Iranian nationals. The suspension applies to applications for international protection and residence permits on other grounds, but only when the outcome would be a rejection. Decisions to grant protection or residence permits may still be issued.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This recommendation does not apply to decisions concerning cases of obstacles to enforcement, decisions on applications for a residence permit where no protection needs are invoked (such as work or study permits) and decisions on applications to extend existing temporary residence permits. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The suspension will remain in effect until further notice, and at least until 14 April 2026, while the Swedish Migration Agency continues to monitor the situation in Iran. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (19 January, 2026), Rekommendation om att pausa utvisningar till Iran [Recommendation to pause deportations to Iran],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-01-19-rekommendation-om-att-pausa-utvisningar-till-iran.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3989B980"/>
+    <w:nsid w:val="A1AA50C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-01-19-rekommendation-om-att-pausa-utvisningar-till-iran.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/swedish-migration-agency-recommends-pause-deportations-iran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-01-19-rekommendation-om-att-pausa-utvisningar-till-iran.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>