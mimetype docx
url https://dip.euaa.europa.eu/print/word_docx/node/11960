--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -25,117 +25,127 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Slovakia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 8/04/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia is bound by the recast Asylum Procedures Directive and has transposed its provisions through the Act No. 480/2002 of 20 June 2002 on Asylum | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZÁKON č. 480/2002 Z. z. z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and on changes and amendments of some other acts.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZÁKON z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov, 20 June 2002.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Act No 305/2005 on Social and Legal Protection of Children and Social Guardianship | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon z 25. mája 2005 o sociálnoprávnej ochrane detí a o sociálnej kuratele a o zmene a doplnení niektorých zákonov, 25 May 2005.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -210,101 +220,103 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -317,313 +329,321 @@
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application at border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application on the territory: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application in detention: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil society organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">four external land border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> situated mostly along the 97.8 km border. The most frequently used are in Ubľa and Vyšné Nemecké.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">three external air border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Bratislava, Košice and Poprad airports), with Bratislava airport being the most frequently used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information not available.</w:t>
       </w:r>
     </w:p>
@@ -877,95 +897,98 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application at border</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application on the territory: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application in detention:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application cannot be made to a Slovak embassy abroad. Slovakia does not have a scheme for issuing visas for humanitarian reasons for asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1105,102 +1128,105 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lodging generally overlaps with registration and is done by the competent police department where the application was made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bureau of Border and Foreign Police of the Presidium of the Police Force | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Úrad hraničnej a cudzineckej polície Prezídia Policajného zboru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lodging generally overlaps with registration and is done by the competent police where the application was made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is lodged using a standard form (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Declaration of a Foreigner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) that is filled in by a competent police official according to the information given by the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per the Act on Asylum, Section 4, an entry interview is conducted to collect general information about the applicant and recorded in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Questionnaire for Asylum Applicants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The questions relate to the applicant‘s personal information (nationality and country of origin, family members), possession of any personal, residency documents or visas, and the reasons to apply for asylum or subsidiary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application must be lodged in person (it is not possible to do so by a proxy). Only individual applications are accepted (it is not possible to include spouses or dependents in one application). Parents or legally-responsible adults can lodge applications on behalf of their children. A minor‘s presence is required during lodging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
@@ -1496,89 +1522,91 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Title:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Guide for Asylum Applicants and Beneficiaries of International Protection in the Slovak Republic. A new start in the Slovak Republic </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Brochure Hyperlink: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">http://www.minv.sk/?novy-start-v-sr&amp;amp;subor=286396</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Act on Asylum, Section 18 specifies that interpreters are engaged for the asylum procedure when an applicant does not have a good command of the Slovak language. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a first option, an interpreter included in </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a list of eligible interpreters</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, managed by the Ministry of Justice, should be chosen. Interpreters who want to be listed must fulfil conditions stipulated in Article 5(1) of Law No 382/2004 on Experts, Interpreters and Translators on Amendments to Certain Acts. Occasionally, the Migration Office may need to request interpreters who are not on the list. These interpreters should be used only in emergency cases, they must have the necessary qualifications and can only be used if no interpreter from the official list is available.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
@@ -1673,178 +1701,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1946,51 +2007,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/static/pdf/2005/305/ZZ_2005_305_20160701.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?uhcp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/prilohy/SK/ZZ/2002/480/20160701_2815031-2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/prilohy/SK/ZZ/2002/480/20190306_2815038-2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minv.sk/?novy-start-v-sr&amp;amp;subor=286396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obcan.justice.sk/infosud-registre/-/isu-registre/zoznam/tlmocnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>