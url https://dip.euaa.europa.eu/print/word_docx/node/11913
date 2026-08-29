--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,235 +7,906 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Malta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Malta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11873" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception System</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11874" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11875" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11876" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11877" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11878" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11879" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11880" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11881" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11883" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11884" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11885" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11886" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11887" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11888" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11889" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11890" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11891" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11892" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11893" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11895" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11896" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11897" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11898" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11899" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11900" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11901" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11902" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11903" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11904" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11905" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11906" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11907" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11908" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11909" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11910" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11911" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11912" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Malta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception System</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Malta is bound by the Reception Conditions Directive and has transposed its provisions through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act, Chapter 420 of the Laws of Malta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception of Asylum Seekers Regulations, S.L. 420.06</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural Standards for Granting and Withdrawing International Protection Regulations, S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malta transposes the recast Reception Conditions Directive through the following legislative instruments:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act, Chapter 420 of the Laws of Malta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,  as amended by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No. XXXV of 2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception of Asylum Seekers Regulations, S.L. 420.06</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as amended by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Notice 87 of 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural Standards for Granting and Withdrawing International Protection Regulations, S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as amended by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Notice 104 of 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -259,397 +930,411 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency for the Welfare of Asylum Seekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (AWAS) under the Ministry for Home Affairs, Security and Employment. In the performance of its function, the Agency: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...56 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">: the Immigration Section controls the island’s points of entry, which include checks aimed at suppressing illegal immigration, preventing illegal entry of foreigners and detection of false documents. They are often the first-contact officials for applicants for protection. The immigration section is also responsible to make repatriation arrangements and escort arrangements where necessary (return). A designated Detention Service Agency is tasked with managing detention facilities. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oversees the daily management of accommodation facilities either directly or through subcontracting agreements; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">The Directorate for Migration, under the Ministry for Home Affairs, Security and Employment, is the Ministry's focal point in the area of asylum and immigration. Tasks cover issues of international protection, return, illegal /irregular migration, resettlement and statistical issues.</w:t>
+              <w:t xml:space="preserve">Provides particular services to persons identified as vulnerable according to current policies; and </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...116 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Provides information programmes in the areas of employment, housing, education and welfare services offered under national schemes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Other actors involved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNHCR</w:t>
+                <w:t xml:space="preserve">Immigration Section</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, involved in the provision of information, legal counselling and advocacy.</w:t>
+              <w:t xml:space="preserve"> of the Malta Police Force and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detention Service Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">: the Immigration Section controls the island’s points of entry, which include checks aimed at suppressing illegal immigration, preventing illegal entry of foreigners and detection of false documents. They are often the first-contact officials for applicants for protection. The immigration section is also responsible to make repatriation arrangements and escort arrangements where necessary (return). A designated Detention Service Agency is tasked with managing detention facilities. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">The </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, involved in the provision of psychological services, and helping restore contact between families separated by armed conflict, disaster or migration, through the  project.</w:t>
+              <w:t xml:space="preserve">The Directorate for Migration, under the Ministry for Home Affairs, Security and Employment, is the Ministry's focal point in the area of asylum and immigration. Tasks cover issues of international protection, return, illegal /irregular migration, resettlement and statistical issues.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesuit Refugee Service</w:t>
+                <w:t xml:space="preserve">Ministry for Social Justice and Solidarity, the Family and Children's Rights</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (JRS), providing information sessions, employment counselling and legal counselling and representation. </w:t>
+              <w:t xml:space="preserve">, involved in issues related to unaccompanied minors.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditus</w:t>
+                <w:t xml:space="preserve">the Malta Emigrants' Commission</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> foundation involved in legal counselling, representation and advocacy.</w:t>
+              <w:t xml:space="preserve">  runs one reception centre (Balzan Open Centre) and provides a number of houses/flats in the community to applicants for international protection. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministry of Health</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> / Health authorities are involved in initial health screening and in providing health services upon need. Also, in the context of age assessment they may conduct assessment of skeletal age through hand-wrist radiograph.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministry for Education and Employment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, for issues surrounding access to education and employment of applicants (e.g. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrant Learner’s Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jobsplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-governmental actors:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A number of other actors, including international organisations and civil society organisations are involved in the provision of services to applicants in reception. Examples include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNHCR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, involved in the provision of information, legal counselling and advocacy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Red Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, involved in the provision of psychological services, and helping restore contact between families separated by armed conflict, disaster or migration, through the  project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesuit Refugee Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (JRS), providing information sessions, employment counselling and legal counselling and representation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> foundation involved in legal counselling, representation and advocacy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, providing services in the area of Assisted Voluntary return and Reintegration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -681,286 +1366,287 @@
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AWAS employs around 80 persons between accommodation centre staff, social workers, welfare officers and other professionals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception phases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In terms of Malta’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Strategy for the Reception of Asylum Seekers And Irregular Migrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which describes the policy and sets out practical steps in relation to reception, all persons entering Malta irregularly are pre-screened immediately upon arrival by the Police and Health authorities, in accordance with applicable procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Initial reception processes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After a search and rescue operation at sea, the Armed Forces of Malta hand over all irregular migrants, who they may have apprehended or rescued, to the Police Immigration Section, which is responsible for the initial registration and screening of the migrants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police screening process follows the following sequence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health Authorities are informed immediately of the incident and informed of the site where the boat or AFM rescue craft will be berthing in due time. In the event of an unannounced arrival, the authorities convene at the site of disembarkation. A small medical team (especially when there is information of persons needing assistance) is sent on the site of the berthing for first aid purposes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health professionals are summoned to call at the Police Immigrants Examination Area (hereafter called examination area), where the first medical tests are carried out;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concurrently the Police Forensic Section is called and requested to proceed at the same area in order to take fingerprints and photographs of the persons concerned for records purposes, including for the EURODAC2 system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police Mechanical Section is called and transport is ordered on the site of berthing depending on the amount of persons arriving;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police Mess is called in order to prepare water and snacks for the persons who will be arriving;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the arrival is outside normal working hours, Immigration personnel are called to proceed to the examination area. They would be detailed to accompany the immigrants from the place the boat berths to the Police Headquarters Migrants’ Reception Area. Some remain at the reception area to prepare the examination and interviewing rooms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Agency for the Welfare of Asylum Seekers (AWAS), as the entity responsible for Initial Reception, is contacted by the Armed Forces of Malta (AFM) Control Room at the earliest possible in order to be able to identify appropriate accommodation for the migrants in question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Actions taken at the disembarkation area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following actions are taken once the migrants arrive at the Examination Area:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigrants are immediately given a police number for identification purposes. This is in the form of a tag worn around the wrist as a form of identification until the person becomes familiar with his or her police number. This information is communicated to the Health Authorities at the earliest possible.</w:t>
-      </w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">During the interview the Police:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In the absence of travel documents, shall take the full particulars of the individual; and,</w:t>
+        <w:t xml:space="preserve">Alleged unaccompanied minors, family groups with children and other manifestly vulnerable persons are the first to be processed upon arrival at the Examination Area. If they declare to be under age and are unaccompanied, immediate action is taken to inform AWAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Try to establish the modus operandi of the smuggling operation.</w:t>
+        <w:t xml:space="preserve">Immigrants are also searched for possible illicit objects which they may be carrying, identity documents or other documents which could be of assistance in verifying their nationality or other information. Those having a substantial amount of cash are informed, in a language that they may be reasonably supposed to understand, that the funds would be taken for safekeeping by the Police until release from the Initial Reception Centre or Detention. A receipt is handed over to the migrant concerned indicating any goods, including documents, and cash taken over for safekeeping by the Police. Detailed records shall also be kept at the Police end. Any item so taken over shall be returned to the migrant concerned immediately upon release. Moreover, any documentation so withheld by the Police shall be made accessible to a person in detention or his or her lawyer, particularly where this is required in relation to the review of detention or the determination of his or her asylum application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All migrants are spoken to individually by Immigration Police in a preliminary interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moreover, the Police: </w:t>
+        <w:t xml:space="preserve">During the interview the Police:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hands over a booklet to the migrants, which booklet sets out the migrants’ rights and obligations. The booklet is available in English, French and Arabic; and,</w:t>
+        <w:t xml:space="preserve">In the absence of travel documents, shall take the full particulars of the individual; and,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Try to establish the modus operandi of the smuggling operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Moreover, the Police: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hands over a booklet to the migrants, which booklet sets out the migrants’ rights and obligations. The booklet is available in English, French and Arabic; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refers the migrants to the office where fingerprints and photographs are taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the above process is completed the migrants are examined by the medical team. The migrants are then given a light snack and embarked on the bus which will eventually take them at the centre identified to host them. Information on the arriving migrants is immediately provided to AWAS and the International Protection Agency, as well as other relevant authorities and organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Health Procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1023,85 +1709,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Newly arrived irregular migrants shall be accommodated at an Initial Reception Facility, a contained environment, in order for them to be medically screened and processed by the pertinent authorities, including AWAS and Police officials. The stay of an irregular migrant at an Initial Reception Centre shall be of limited duration and in no case shall such duration extend beyond the granting of medical clearance by the Health authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Those irregular migrants who do not apply for international protection, or whose application for international protection has been definitively rejected, may be detained pursuant to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Cap 217) and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Common Standards and Procedures for Returning Illegally Staying Third Country Nationals Regulations, SL 217.12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnerable persons in terms of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception of Asylum Seekers Regulations, SL 420.06</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> shall not be detained after being released from the Initial Reception Facility. Such persons shall instead be immediately accommodated at Open Centres suited to their specific circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Accommodation at Open Centres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum seekers and beneficiaries of international protection released from detention shall, if no alternative accommodation arrangements are available to them, be offered accommodation at Open Centres. Irregular migrants (i.e. persons who have not submitted an asylum application or whose applications have been definitively rejected) may also be offered accommodation at Open Centres if humanitarian considerations so require; provided that priority shall be accorded to asylum seekers and beneficiaries of international protection.</w:t>
       </w:r>
@@ -1265,54 +1954,55 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detention Service Agency within the Ministry of Home Affairs, Security and Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -1331,188 +2021,190 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Number of centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place of Detention Designation Order, S.L. 217.03</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the following are declared to be places of detention for the purposes of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The quarters at the Special Assignment Group Complex, Ta’ Kandja, limits of Siġġiewi. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The approved place of Police Custody at the Victoria Police Station, Gozo.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The lock up in the building housing the Courts of Justice at Valletta. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The lock up at the Police Headquarters at Floriana. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The approved place of Police Custody at the Malta International Airport. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The approved place of Police Custody at the Seaport, Valletta. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The approved place at Lyster Barracks, Ħal Far. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The approved place of the Police Complex at Fort Mosta, Mosta. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Ħal-Far Immigration Reception Centre. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The approved place at the Safi Barracks, Safi. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In practice, only 3 facilities are currently being used: 2 in Ħal Far, and 1 in Safi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1656,54 +2348,55 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detention Service Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -2077,99 +2770,99 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balzan </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birżebbuġa </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fgura  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ħal Far  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marsa (closed down in April 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -2648,54 +3341,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 11 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S.L. 420.06</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the authorities responsible for the management of reception centres shall ensure that material reception conditions are available to applicants when they make their application for asylum. Applicants shall be provided with emergency health care and essential treatment of illness and serious mental disorders. Medical and other assistance shall be provided to applicants who have special reception needs, including mental health care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The material reception conditions shall be as such as to ensure a standard of living adequate for the health of applicants and capable of ensuring their subsistence. Authorities are to ensure that this standard of living is met in the specific situation of persons who have special needs, according to law, as well as in relation to the situation of persons who are in detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provision of material reception conditions and health care shall be subject to the condition that applicants do not have sufficient means to have a standard of living adequate for their health and to enable their subsistence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2916,63 +3610,63 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">​​​​​​​Unemployed residents of Open Centres. The following categories may be excluded: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Individuals in subsequent application procedures. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Individuals who have received a final negative decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2983,135 +3677,137 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information is currently not available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In terms of Article 3 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, "vulnerable persons" means persons in need of special care, support, or protection because of age, disability, or risk of abuse or neglect, including minors, unaccompanied minors, disabled people, elderly people, pregnant women, single parents with minor children, victims of human trafficking, persons with mental disorders and persons who have been subjected to torture, rape or other serious forms of psychological, physical or sexual violence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 14 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S.L. 420.06</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the implementation of the provisions relating to material reception conditions and health care, including mental health, account shall be taken of the specific situation of vulnerable persons who shall include minors, unaccompanied minors, disabled people, elderly people, pregnant women, single parents with minor children, victims of human trafficking, persons with serious illnesses, persons with mental disorders and persons who have been subjected to torture, rape or other serious forms or psychological, physical or sexual violence, such as victims of female genital mutilation, found to have special needs after an individual evaluation of their situation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the entity for the welfare of asylum seekers shall assess in conjunction with other authorities as necessary, whether the applicant is an applicant with special reception needs and shall also indicate the nature of such needs. This assessment shall be initiated within a reasonable period of time after an application for international protection has been submitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the entity for the welfare of asylum seekers shall also ensure that support is being provided to applicants with special reception needs, taking into account their special reception needs throughout the duration of the asylum procedure, whilst conducting appropriate monitoring of their situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors who have been victims of any form of abuse, neglect, exploitation, torture or cruel, inhuman and degrading treatment or who have suffered from armed conflicts shall be given access to pertinent rehabilitation services in terms of the Victims of Crime Act, further to being provided with the required mental healthcare. For the purposes of this provision an evaluation by the entity responsible for the welfare of asylum seekers, carried out in conjunction with other authorities as necessary shall be conducted as soon as practicably possible:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provided that applicants identified as minors shall not be detained, except as a measure of last resort:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provided further that applicants who claim to be minors shall not be detained, except as a measure of last resort, unless the claim is evidently and manifestly unfounded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Whenever the vulnerability of an applicant becomes apparent at a later stage, assistance and support shall be provided from that point onwards, pursuant to a reassessment of the case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights and obligations during reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3149,95 +3845,97 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legislation provides that within 15 days from lodging an application, applicants are informed of reception benefits and obligations, and of groups and individuals providing legal and other forms of support. At the IRC, individuals are informed by officials from the Agency for the Welfare of Asylum Seekers about their right to apply for international protection. UNHCR also provides relevant information at the IRC. AWAS provides information about the reception conditions available, about the centre applicants reside in, and general information related to applicants' stay in Malta. In Open Centres, within days of their placement, residents are provided with detailed information on their rights and obligations. An Information Booklet for Residents of Open Centres is available </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance on reception conditions is provided by two civil society organisations, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and Jesuit Refugee Service Malta. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
@@ -3384,54 +4082,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Time limit to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">As soon as the Asylum Seeker Document is obtained from the International Protection Agency. Typically, access is provided after a period no longer than 9 months as per Article 10(1) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception of Asylum Seekers Regulations, S.L. 420.06</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
@@ -3652,54 +4351,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants are provided with emergency healthcare and essential treatment of illness and serious mental disorders. Medical and other assistance is provided to applicants who have special reception needs, including mental health care (Article 11(2) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception of Asylum Seekers Regulations, S.L. 420.06</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
@@ -3743,54 +4443,55 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UAMs over 16 liaise with various institutions such as Jobsplus and Adult Education Division to identify courses or vocational training of interest. The Office of the Children and Young Person partly funds attendance in such courses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minor children of applicants and applicants who are minors have access to the education system under similar conditions as Maltese nationals, as long as an expulsion measure against them or their parents is not actually enforced. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education may only be postponed for up to 3 months from the date of submission of the asylum application. This 3-month period may be extended to 1 year “where specific education is provided in order to facilitate access to the education system”. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Practical challenges</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> include lack of information about educational background prior to arrival; and difficulties in communication and understanding classroom discussion. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -3887,54 +4588,55 @@
         <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 11(5) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S.L. 420.06</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that where applicants have sufficient resources, or if they have been working for a reasonable period of time, applicants may be required to cover or contribute to the cost of the material reception conditions and of the health care. If it transpires that an applicant had sufficient means to cover material reception conditions and health care at the time when these basic needs were being covered, the asylum seeker may be asked for a refund.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available</w:t>
       </w:r>
     </w:p>
@@ -3981,52 +4683,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of material reception conditions comes through a decision made by the Agency for the Welfare of Asylum Seekers. The circumstances of withdrawal are outlined in the ‘Framework of service provision’ document signed by AWAS and each applicant in receipt of AWAS services. A system of written warnings is used. The third warning leads to withdrawal. In extremely serious cases, withdrawal may be immediate. All decisions are provided in writing. The decision is made by the CEO and/or operations director.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can request that AWAS review the decision to reduce or withdraw material reception conditions. Ex officio review of the decision by AWAS is possible in exceptional circumstances, usually related to the vulnerability of the applicant, the lack of alternative services available to the applicant, and other reasons on a case-by-case basis. Finally, the decision for the withdrawal of material reception conditions may be appealed at the Immigration Appeals Board within 7 days.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId32"/>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4079,199 +4781,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Malta</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9461550B"/>
+    <w:nsid w:val="33F6B2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4375,51 +5110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2911EDDE"/>
+    <w:nsid w:val="6DDBB3DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4523,51 +5258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2DDE2978"/>
+    <w:nsid w:val="7898AFA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4671,51 +5406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AB3361F3"/>
+    <w:nsid w:val="10FA92EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4819,51 +5554,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B8E57057"/>
+    <w:nsid w:val="A5500710"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="27DC6DE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4966,52 +5849,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="168DDD84"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="0F8B7941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5114,52 +5997,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B56DBC15"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="849E4C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5262,52 +6145,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8B221CA9"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="7E1ED3FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5410,52 +6293,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6DA8E1D0"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="D8A7C315"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5558,52 +6441,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="96926E44"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="7821CB15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5706,52 +6589,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D338D1A6"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="95D8A060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5854,52 +6737,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="97A80A9D"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="6C26A75B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6037,50 +6920,53 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6161,55 +7047,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.6/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.7/eng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/act/2023/35/eng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2024/87/eng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2024/104/eng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awas.gov.mt/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pulizija.gov.mt/en/police-force/police-sections/Pages/The-Immigration-Section.aspx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/public-bodies/detention-services-agency/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meae.gov.mt/en/Public_Consultations/MFSS/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecmalta.com/emmcomm.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deputyprimeminister.gov.mt/en/Pages/health.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.gov.mt/en/Pages/educ.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrantlearnersunit.gov.mt/en/Pages/About%20us/about-us.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobsplus.gov.mt/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/mt/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.redcross.org.mt/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrsmalta.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aditus.org.mt/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malta.iom.int/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awas.gov.mt/wp-content/uploads/2024/02/Migration-Policy-FINAL-1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/217/eng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/217.12/eng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/217.3/eng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/awas/Documents/Information%20Booklet%20for%20Residents%20of%20Open%20Centres.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11873" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11877" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11878" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11887" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11889" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11892" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11900" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11901" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11902" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11903" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11904" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11906" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11910" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/eng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.6/eng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.7/eng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/act/2023/35/eng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2024/87/eng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/ln/2024/104/eng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awas.gov.mt/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pulizija.gov.mt/en/police-force/police-sections/Pages/The-Immigration-Section.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/public-bodies/detention-services-agency/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meae.gov.mt/en/Public_Consultations/MFSS/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecmalta.com/emmcomm.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deputyprimeminister.gov.mt/en/Pages/health.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.gov.mt/en/Pages/educ.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrantlearnersunit.gov.mt/en/Pages/About%20us/about-us.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobsplus.gov.mt/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/mt/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.redcross.org.mt/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrsmalta.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aditus.org.mt/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malta.iom.int/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awas.gov.mt/wp-content/uploads/2024/02/Migration-Policy-FINAL-1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/217/eng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/217.12/eng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/217.3/eng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/en/MHAS-Departments/awas/Documents/Information%20Booklet%20for%20Residents%20of%20Open%20Centres.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>