--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek and Dutch Ministers discuss returns and the implementation of the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek and Dutch Ministers discuss returns and the implementation of the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Greek Minister of Immigration and Asylum met with the Dutch Minister for Foreign Affairs, responsible for matters of migration and asylum in the Netherlands. This is part of a series of bilateral contacts with counterparts to discuss irregular migration and the implementation of the Pact on Migration and Asylum. During the meeting, the two Ministers exchanged views on the common challenges faced by the Member States and confirmed the full convergence of Greece and the Netherlands on the need to strengthen returns, as a key tool for effectively addressing irregular migration. They discussed new solutions, such as the creation of Return Hubs in third countries outside Europe, a proposal that the two countries jointly support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (14 January, 2026), Θ. Πλεύρης: Κοινή Γραμμή Ελλάδας – Ολλανδίας για επιστροφές μεταναστών σε τρίτες χώρες, δημιουργία Return Hubs και εφαρμογή του Συμφώνου Μετανάστευσης [Thanos Plevris: Common approach for Greece and the Netherlands with regard to the return of migrants to third countries, creation of Return Hubs and implementation of the Migration Pact],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/th-pleyris-koini-grammi-elladas-ollandias-gia-epistrofes-metanaston-se-trites-chores-dimioyrgia-return-hubs-kai-efarmogi-toy-symfonoy-metanasteysis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC083384"/>
+    <w:nsid w:val="3A278A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-and-dutch-ministers-discuss-returns-and-implementation-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/th-pleyris-koini-grammi-elladas-ollandias-gia-epistrofes-metanaston-se-trites-chores-dimioyrgia-return-hubs-kai-efarmogi-toy-symfonoy-metanasteysis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-and-dutch-ministers-discuss-returns-and-implementation-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/th-pleyris-koini-grammi-elladas-ollandias-gia-epistrofes-metanaston-se-trites-chores-dimioyrgia-return-hubs-kai-efarmogi-toy-symfonoy-metanasteysis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>