--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -249,51 +249,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +385,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42FBF3F4"/>
+    <w:nsid w:val="EC675609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>