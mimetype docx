--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Deputy Minister emphasises tackling illegal immigration and organising legal immigration zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Deputy Minister emphasises tackling illegal immigration and organising legal immigration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Deputy Minister of Immigration and Asylum participated in the Delphi Economic Forum in Paris, where she presented the Greek government's approach to migration. This approach centers on two distinct and complementary axes: tackling illegal immigration and organising legal immigration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Referring to illegal immigration, the Deputy Minister emphasised that managing borders effectively, accelerating procedures and preventing illegal stay constitute the basic elements of a policy that strengthens the security and credibility of the country. In her presentation, the Deputy Minister noted that the framework is clear: those who enter or remain illegally cannot consider Greece a country of long-term residence and they will be either directed to return procedures or will be subject to the consequences provided for by law for illegal entry and stay. With regard to legal immigration, the Deputy Minister highlighted the government's strategic choice to organise legal entry and residence in a controlled, functional and transparent manner, in direct connection with the real needs of the labour market.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (6 February, 2026), Στο Delphi Economic Forum Paris η Σέβη Βολουδάκη – Οι δύο άξονες της κυβερνητικής πολιτικής για το μεταναστευτικό [Sevi Voloudaki at the Delphi Economic Forum Paris – The two axes of government policy on immigration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/sto-delphi-economic-forum-paris-i-sevi-voloydaki-oi-dyo-axones-tis-kyvernitikis-politikis-gia-to-metanasteytiko/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EC675609"/>
+    <w:nsid w:val="4BDBD40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-deputy-minister-emphasises-tackling-illegal-immigration-and-organising" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/sto-delphi-economic-forum-paris-i-sevi-voloydaki-oi-dyo-axones-tis-kyvernitikis-politikis-gia-to-metanasteytiko/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-deputy-minister-emphasises-tackling-illegal-immigration-and-organising" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/sto-delphi-economic-forum-paris-i-sevi-voloydaki-oi-dyo-axones-tis-kyvernitikis-politikis-gia-to-metanasteytiko/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>